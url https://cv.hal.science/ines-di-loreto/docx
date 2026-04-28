--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ines Di Loreto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (HDR) à l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ines-di-loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4710-7521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253131294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Di Loreto est enseignant chercheur en informatique à l'Université de technologie de Troyes. Elle a travaillé à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian University of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (NTNU) avant de rejoindre l'UTT en 2013. Elle a obtenu un master en philosophie en 2002 et un doctorat en informatique en 2010 à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Università degli studi di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En 2019, elle a obtenu son HDR (Habilitation à la direction de recherche) à l'Université Paul Sabatier. Ses recherches dans le domaine de l'interaction humain-machine (IHM) se concentrent sur le rôle du corps et des sens dans l'apprentissage par le biais d'artefacts augmentés par la technologie. Son approche de la recherche-action l'a amenée à s'intéresser aux domaines du handicap, du patrimoine culturel et de la gestion de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of life cycle assessment for sustainable communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Production Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100131. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clpl.2026.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre le refus scolaire anxieux et les caractéristiques des établissements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Esquerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.15-43. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintain the schooling of school refusers: conceptualization of a school reception protocol using digital technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.84-97. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-062-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Quantification Systems to Support Physical Activity: From Theory to Implementation Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.9350. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the &amp;quot;Inquiring the way we inquire&amp;quot; focus section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Parmiggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and Sensibility: Designing a museum exhibition with Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.155-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.273. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participatory Design Approach with Visually Impaired People for the Design of an Art Exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSKD.2017100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interactive surfaces to interactive game pieces in hybrid board games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-160396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il medium non è il messaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3302/0392-8586-201604-048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the serious game Medimoov on the functional autonomy of institutionalized older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.e113-e114. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Design for All: The Example of Hammer and Planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8101, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'adaptation dans les jeux ludiques et sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.253-280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.253-280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00569049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaengineering: A Framework to Think Interactive Tools in Engineering Sustainable Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Work Interaction Design. Sustainable Workplaces by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Milan (Italie), Italy. pp.39-55, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95334-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des évaluations informelles dans la méthodologie de conception collaborative d'un dispositif de rééducation impliquant ergothérapie et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Italian and French Public University Websites Sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sciarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zamouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.413-417, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value misalignments in interactions: an opportunity for sustainable HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '23: Proceedings of the 34th Conference on l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/bf6fb269.2ee80cf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATORY RESEARCH ON CULTURAL COMPUTING FOR HUMAN-COMPUTER INTERACTION. THE CASE OF SUSTAINABILITY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg (Présentiel), Sweden. pp.1471-1480, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le paradigme informatique culturel de la soutenabilité pour re-concevoir les technologies interactives afin de soutenir la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Accessibility to Rural Place for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1419-1431, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation as an opportunity for life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning: un’idea di educazione permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biblioteca (in)forma. Digital reference, information literacy, e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France. pp.319-320, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671.3083710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les jeux de société à l'ère de l'Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.alt1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session outils : « Care », quelles implications pour le développement de « technologies du souci de l'autre » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’internet des faibles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interactive-Token Approach to Board Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence, 12th European Conference, AmI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece. pp.138-154, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26005-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Interactive Board Games to Learn: Reflections on AnyBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fagerbekk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Making as a Pathway to Foster Joyful Engagement and Creativity in Learning (Make2Learn 2015) in conjunction with the International Conference on Entertainment Computing (ICEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Culture of Participation Possible for Serious Games in the Health Domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Cultures of Participation in the Digital Age: Social computing for Working, Learning, and Living co-located with the 2014 International Working Conference on Advanced Visual Interfaces (2nd CoPDA@AVI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design in the Games for Health Domain: Why and for Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoPDA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un jeu sérieux thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed 2014 : Le serious game au service de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities as a Playground: the case of Crisis Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL Workshop on "SMART CITY LEARNING: opportunities and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in museums by constructing your game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igoris Trimailovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments (IE ‘13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.519-529, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Crisis Training with a Mobile Game System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Serious Games Development and Applications International Conference, SGDA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trondheim, Norway. pp.165-177, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Mixed Reality Mobile Games for Crisis Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IADIS International Conference on Mobile Learning 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games for Learning Cooperation at Work: the case of crisis preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTEL meets ECSCW 2013, the Workshop on Collaborative Technologies for Working and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Panic: Enhancing Soft Skills for Civil Protection Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Serious Games Development and Applications International Conference, SGDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bremen, Germany. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33687-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Serious Games for Crisis Management: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of identity in agent design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality as a means to strengthen post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokkum Liesjet Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22024-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Difficulty Adaptation in Therapeutic Serious Games after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBL 2011 : 4th International Conference on Interactive Computer-Aided Blended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antigua Guatemala, Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality Serious Games: The therapist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Serious Games and Application for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation Based difficulty adaptation for therapeutic games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGAH 2011 - 1st International Conference on Serious Games and Applications for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Braga, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SeGAH.2011.6165459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality serious games for post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2011 - 5th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.pervasivehealth.2011.246102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la conception de Systèmes Sociaux Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook Games: The Point Where Tribes And Casual Games Meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'10: International Conference Game and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method For Social Presence In Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU'10: 2nd International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTEL'10: International Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Natives' Learning and Teaching: the Amazonia Serious Game Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'09: 14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Design Principles for Improving Social Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. Interacting in Various Application Domains, 13th International Conference, HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et accessibilité : la co-conception d'une exposition muséale avec les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Connectés pour une Gestion Proactive de la Santé Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottet Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du serious game Hammer & Planks pour améliorer l’autonomie fonctionnelle chez la personne âgée institutionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPS 2015 - Congrès international sur la recherche interventionnelle non médicamenteuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures of Participation in the Healthcare Field: Could a VideoGame-Based Perspective Be Useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, pp.65-74, 2017, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooded: A Location-Based Game for Promoting Citizens’ Preparedness to Flooding Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondre Johan Mannsverk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance. GALA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12157-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactive Systems Design for Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-200, 2013, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Modes for Triggering Civic Participation at the Urban Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Peraboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.97-113, 2009, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-152-0.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Actual Life Through MUVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Maggiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Socio Technical Design and Social Networking Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between the Actual and the Virtual in the Milan Community Network Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Urban Spaces: Articulating the Physical and Electronic City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315568324-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenaSuite : plateforme numérique multisensorielle pour créer des activités interactives sans programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - rapport final d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - Livrable de la Phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing therapeutic games as casual games for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] NaturalPad. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity: the Contribution of Contemporary Philosophy to Agent Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12004, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00663359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Stroke Social Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12009, 2011, pp.0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Casual Games Success is not so Casual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10017, 2010, pp.001-011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method for Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10016, 2010, pp.001-010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learning through multisensory interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02190133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ines Di Loreto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (HDR) à l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ines-di-loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4710-7521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253131294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Di Loreto est enseignant chercheur en informatique à l'Université de technologie de Troyes. Elle a travaillé à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian University of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (NTNU) avant de rejoindre l'UTT en 2013. Elle a obtenu un master en philosophie en 2002 et un doctorat en informatique en 2010 à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Università degli studi di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En 2019, elle a obtenu son HDR (Habilitation à la direction de recherche) à l'Université Paul Sabatier. Ses recherches dans le domaine de l'interaction humain-machine (IHM) se concentrent sur le rôle du corps et des sens dans l'apprentissage par le biais d'artefacts augmentés par la technologie. Son approche de la recherche-action l'a amenée à s'intéresser aux domaines du handicap, du patrimoine culturel et de la gestion de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of life cycle assessment for sustainable communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Production Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100131. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clpl.2026.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre le refus scolaire anxieux et les caractéristiques des établissements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Esquerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.15-43. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintain the schooling of school refusers: conceptualization of a school reception protocol using digital technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.84-97. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-062-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Quantification Systems to Support Physical Activity: From Theory to Implementation Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.9350. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the &amp;quot;Inquiring the way we inquire&amp;quot; focus section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Parmiggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and Sensibility: Designing a museum exhibition with Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.155-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.273. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participatory Design Approach with Visually Impaired People for the Design of an Art Exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSKD.2017100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il medium non è il messaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3302/0392-8586-201604-048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interactive surfaces to interactive game pieces in hybrid board games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-160396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the serious game Medimoov on the functional autonomy of institutionalized older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.e113-e114. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Design for All: The Example of Hammer and Planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8101, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'adaptation dans les jeux ludiques et sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.253-280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.253-280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00569049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaengineering: A Framework to Think Interactive Tools in Engineering Sustainable Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Work Interaction Design. Sustainable Workplaces by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Milan (Italie), Italy. pp.39-55, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95334-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des évaluations informelles dans la méthodologie de conception collaborative d'un dispositif de rééducation impliquant ergothérapie et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Italian and French Public University Websites Sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sciarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zamouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.413-417, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value misalignments in interactions: an opportunity for sustainable HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '23: Proceedings of the 34th Conference on l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/bf6fb269.2ee80cf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATORY RESEARCH ON CULTURAL COMPUTING FOR HUMAN-COMPUTER INTERACTION. THE CASE OF SUSTAINABILITY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg (Présentiel), Sweden. pp.1471-1480, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le paradigme informatique culturel de la soutenabilité pour re-concevoir les technologies interactives afin de soutenir la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Accessibility to Rural Place for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1419-1431, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation as an opportunity for life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning: un’idea di educazione permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biblioteca (in)forma. Digital reference, information literacy, e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France. pp.319-320, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671.3083710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les jeux de société à l'ère de l'Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.alt1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session outils : « Care », quelles implications pour le développement de « technologies du souci de l'autre » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’internet des faibles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interactive-Token Approach to Board Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence, 12th European Conference, AmI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece. pp.138-154, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26005-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Interactive Board Games to Learn: Reflections on AnyBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fagerbekk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Making as a Pathway to Foster Joyful Engagement and Creativity in Learning (Make2Learn 2015) in conjunction with the International Conference on Entertainment Computing (ICEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design in the Games for Health Domain: Why and for Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoPDA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Culture of Participation Possible for Serious Games in the Health Domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Cultures of Participation in the Digital Age: Social computing for Working, Learning, and Living co-located with the 2014 International Working Conference on Advanced Visual Interfaces (2nd CoPDA@AVI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un jeu sérieux thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed 2014 : Le serious game au service de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities as a Playground: the case of Crisis Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL Workshop on "SMART CITY LEARNING: opportunities and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in museums by constructing your game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igoris Trimailovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments (IE ‘13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.519-529, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Crisis Training with a Mobile Game System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Serious Games Development and Applications International Conference, SGDA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trondheim, Norway. pp.165-177, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Mixed Reality Mobile Games for Crisis Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IADIS International Conference on Mobile Learning 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games for Learning Cooperation at Work: the case of crisis preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTEL meets ECSCW 2013, the Workshop on Collaborative Technologies for Working and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Panic: Enhancing Soft Skills for Civil Protection Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Serious Games Development and Applications International Conference, SGDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bremen, Germany. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33687-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of identity in agent design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Serious Games for Crisis Management: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality as a means to strengthen post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokkum Liesjet Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22024-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Difficulty Adaptation in Therapeutic Serious Games after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBL 2011 : 4th International Conference on Interactive Computer-Aided Blended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antigua Guatemala, Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality Serious Games: The therapist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Serious Games and Application for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation Based difficulty adaptation for therapeutic games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGAH 2011 - 1st International Conference on Serious Games and Applications for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Braga, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SeGAH.2011.6165459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality serious games for post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2011 - 5th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.pervasivehealth.2011.246102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la conception de Systèmes Sociaux Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook Games: The Point Where Tribes And Casual Games Meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'10: International Conference Game and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method For Social Presence In Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU'10: 2nd International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTEL'10: International Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Design Principles for Improving Social Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. Interacting in Various Application Domains, 13th International Conference, HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Natives' Learning and Teaching: the Amazonia Serious Game Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'09: 14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Connectés pour une Gestion Proactive de la Santé Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottet Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et accessibilité : la co-conception d'une exposition muséale avec les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du serious game Hammer & Planks pour améliorer l’autonomie fonctionnelle chez la personne âgée institutionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPS 2015 - Congrès international sur la recherche interventionnelle non médicamenteuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures of Participation in the Healthcare Field: Could a VideoGame-Based Perspective Be Useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, pp.65-74, 2017, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooded: A Location-Based Game for Promoting Citizens’ Preparedness to Flooding Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondre Johan Mannsverk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance. GALA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12157-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactive Systems Design for Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-200, 2013, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Modes for Triggering Civic Participation at the Urban Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Peraboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.97-113, 2009, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-152-0.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Actual Life Through MUVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Maggiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Socio Technical Design and Social Networking Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between the Actual and the Virtual in the Milan Community Network Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Urban Spaces: Articulating the Physical and Electronic City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315568324-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenaSuite : plateforme numérique multisensorielle pour créer des activités interactives sans programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - rapport final d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - Livrable de la Phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing therapeutic games as casual games for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] NaturalPad. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity: the Contribution of Contemporary Philosophy to Agent Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12004, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00663359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Stroke Social Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12009, 2011, pp.0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method for Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10016, 2010, pp.001-010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Casual Games Success is not so Casual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10017, 2010, pp.001-011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learning through multisensory interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02190133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555B97B3"/>
+    <w:nsid w:val="0B1DA051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-di-loreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-062-006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parmiggiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02465207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Divitini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-201604-048-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.253-280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sciarabba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zamouma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03165231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Barricelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26005-1_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fagerbekk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igoris Trimailovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mork" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LF8HQ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33687-4_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.25" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Ines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkum Liesjet Van" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22024-1_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DHLTL48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH.2011.6165459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.pervasivehealth.2011.246102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00446893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-391W9DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottet Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02877334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Johan Mannsverk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12157-4_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-152-0.ch007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Ripamonti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maggiorini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568324-16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663359v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02190133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-di-loreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-062-006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parmiggiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02465207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-201604-048-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Divitini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.253-280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sciarabba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zamouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03165231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Barricelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26005-1_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fagerbekk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igoris Trimailovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mork" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LF8HQ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33687-4_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Ines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkum Liesjet Van" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22024-1_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DHLTL48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH.2011.6165459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.pervasivehealth.2011.246102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00446893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-391W9DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottet Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02877334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Johan Mannsverk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12157-4_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-152-0.ch007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Ripamonti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maggiorini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568324-16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663359v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02190133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>