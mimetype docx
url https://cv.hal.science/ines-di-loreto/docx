--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ines Di Loreto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (HDR) à l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ines-di-loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4710-7521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253131294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Di Loreto est enseignant chercheur en informatique à l'Université de technologie de Troyes. Elle a travaillé à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian University of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (NTNU) avant de rejoindre l'UTT en 2013. Elle a obtenu un master en philosophie en 2002 et un doctorat en informatique en 2010 à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Università degli studi di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En 2019, elle a obtenu son HDR (Habilitation à la direction de recherche) à l'Université Paul Sabatier. Ses recherches dans le domaine de l'interaction humain-machine (IHM) se concentrent sur le rôle du corps et des sens dans l'apprentissage par le biais d'artefacts augmentés par la technologie. Son approche de la recherche-action l'a amenée à s'intéresser aux domaines du handicap, du patrimoine culturel et de la gestion de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of life cycle assessment for sustainable communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Production Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100131. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clpl.2026.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre le refus scolaire anxieux et les caractéristiques des établissements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Esquerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.15-43. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintain the schooling of school refusers: conceptualization of a school reception protocol using digital technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.84-97. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-062-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Quantification Systems to Support Physical Activity: From Theory to Implementation Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.9350. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the &amp;quot;Inquiring the way we inquire&amp;quot; focus section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Parmiggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and Sensibility: Designing a museum exhibition with Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.155-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.273. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participatory Design Approach with Visually Impaired People for the Design of an Art Exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSKD.2017100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il medium non è il messaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3302/0392-8586-201604-048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interactive surfaces to interactive game pieces in hybrid board games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-160396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the serious game Medimoov on the functional autonomy of institutionalized older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.e113-e114. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Design for All: The Example of Hammer and Planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8101, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'adaptation dans les jeux ludiques et sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.253-280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.253-280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00569049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaengineering: A Framework to Think Interactive Tools in Engineering Sustainable Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Work Interaction Design. Sustainable Workplaces by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Milan (Italie), Italy. pp.39-55, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95334-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des évaluations informelles dans la méthodologie de conception collaborative d'un dispositif de rééducation impliquant ergothérapie et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Italian and French Public University Websites Sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sciarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zamouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.413-417, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value misalignments in interactions: an opportunity for sustainable HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '23: Proceedings of the 34th Conference on l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/bf6fb269.2ee80cf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATORY RESEARCH ON CULTURAL COMPUTING FOR HUMAN-COMPUTER INTERACTION. THE CASE OF SUSTAINABILITY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg (Présentiel), Sweden. pp.1471-1480, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le paradigme informatique culturel de la soutenabilité pour re-concevoir les technologies interactives afin de soutenir la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Accessibility to Rural Place for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1419-1431, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation as an opportunity for life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning: un’idea di educazione permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biblioteca (in)forma. Digital reference, information literacy, e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France. pp.319-320, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671.3083710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les jeux de société à l'ère de l'Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.alt1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session outils : « Care », quelles implications pour le développement de « technologies du souci de l'autre » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’internet des faibles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interactive-Token Approach to Board Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence, 12th European Conference, AmI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece. pp.138-154, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26005-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Interactive Board Games to Learn: Reflections on AnyBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fagerbekk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Making as a Pathway to Foster Joyful Engagement and Creativity in Learning (Make2Learn 2015) in conjunction with the International Conference on Entertainment Computing (ICEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design in the Games for Health Domain: Why and for Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoPDA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Culture of Participation Possible for Serious Games in the Health Domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Cultures of Participation in the Digital Age: Social computing for Working, Learning, and Living co-located with the 2014 International Working Conference on Advanced Visual Interfaces (2nd CoPDA@AVI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un jeu sérieux thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed 2014 : Le serious game au service de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities as a Playground: the case of Crisis Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL Workshop on "SMART CITY LEARNING: opportunities and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in museums by constructing your game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igoris Trimailovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments (IE ‘13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.519-529, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Crisis Training with a Mobile Game System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Serious Games Development and Applications International Conference, SGDA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trondheim, Norway. pp.165-177, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Mixed Reality Mobile Games for Crisis Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IADIS International Conference on Mobile Learning 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games for Learning Cooperation at Work: the case of crisis preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTEL meets ECSCW 2013, the Workshop on Collaborative Technologies for Working and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Panic: Enhancing Soft Skills for Civil Protection Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Serious Games Development and Applications International Conference, SGDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bremen, Germany. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33687-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of identity in agent design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Serious Games for Crisis Management: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality as a means to strengthen post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokkum Liesjet Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22024-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Difficulty Adaptation in Therapeutic Serious Games after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBL 2011 : 4th International Conference on Interactive Computer-Aided Blended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antigua Guatemala, Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality Serious Games: The therapist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Serious Games and Application for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation Based difficulty adaptation for therapeutic games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGAH 2011 - 1st International Conference on Serious Games and Applications for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Braga, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SeGAH.2011.6165459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality serious games for post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2011 - 5th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.pervasivehealth.2011.246102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la conception de Systèmes Sociaux Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook Games: The Point Where Tribes And Casual Games Meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'10: International Conference Game and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method For Social Presence In Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU'10: 2nd International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTEL'10: International Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Design Principles for Improving Social Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. Interacting in Various Application Domains, 13th International Conference, HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Natives' Learning and Teaching: the Amazonia Serious Game Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'09: 14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Connectés pour une Gestion Proactive de la Santé Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottet Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et accessibilité : la co-conception d'une exposition muséale avec les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du serious game Hammer & Planks pour améliorer l’autonomie fonctionnelle chez la personne âgée institutionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPS 2015 - Congrès international sur la recherche interventionnelle non médicamenteuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures of Participation in the Healthcare Field: Could a VideoGame-Based Perspective Be Useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, pp.65-74, 2017, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooded: A Location-Based Game for Promoting Citizens’ Preparedness to Flooding Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondre Johan Mannsverk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance. GALA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2014, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12157-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactive Systems Design for Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-200, 2013, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Modes for Triggering Civic Participation at the Urban Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Peraboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.97-113, 2009, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-152-0.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Actual Life Through MUVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Maggiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Socio Technical Design and Social Networking Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between the Actual and the Virtual in the Milan Community Network Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Urban Spaces: Articulating the Physical and Electronic City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315568324-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenaSuite : plateforme numérique multisensorielle pour créer des activités interactives sans programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - rapport final d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - Livrable de la Phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing therapeutic games as casual games for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] NaturalPad. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity: the Contribution of Contemporary Philosophy to Agent Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12004, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00663359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Stroke Social Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12009, 2011, pp.0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method for Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10016, 2010, pp.001-010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Casual Games Success is not so Casual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10017, 2010, pp.001-011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learning through multisensory interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02190133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ines Di Loreto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur (HDR) à l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ines-di-loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4710-7521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253131294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UjtzLRYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ines Di Loreto est enseignant chercheur en informatique à l'Université de technologie de Troyes. Elle a travaillé à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian University of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (NTNU) avant de rejoindre l'UTT en 2013. Elle a obtenu un master en philosophie en 2002 et un doctorat en informatique en 2010 à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Università degli studi di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En 2019, elle a obtenu son HDR (Habilitation à la direction de recherche) à l'Université Paul Sabatier. Ses recherches dans le domaine de l'interaction humain-machine (IHM) se concentrent sur le rôle du corps et des sens dans l'apprentissage par le biais d'artefacts augmentés par la technologie. Son approche de la recherche-action l'a amenée à s'intéresser aux domaines du handicap, du patrimoine culturel et de la gestion de crise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of life cycle assessment for sustainable communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Production Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.100131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clpl.2026.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des relations entre le refus scolaire anxieux et les caractéristiques des établissements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Esquerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.15-43. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintain the schooling of school refusers: conceptualization of a school reception protocol using digital technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ferrandon-Vépierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Verchier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Architecture(s) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.84-97. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55612/s-5002-062-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Quantification Systems to Support Physical Activity: From Theory to Implementation Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.9350. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the &amp;quot;Inquiring the way we inquire&amp;quot; focus section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Parmiggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense and Sensibility: Designing a museum exhibition with Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IxD&amp;A - Interaction Design &amp; Architecture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.155-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.273. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participatory Design Approach with Visually Impaired People for the Design of an Art Exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSKD.2017100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il medium non è il messaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3302/0392-8586-201604-048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interactive surfaces to interactive game pieces in hybrid board games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIS-160396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the serious game Medimoov on the functional autonomy of institutionalized older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.e113-e114. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Design for All: The Example of Hammer and Planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serious Games Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8101, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'adaptation dans les jeux ludiques et sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.253-280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.253-280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00569049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permaengineering: A Framework to Think Interactive Tools in Engineering Sustainable Workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Work Interaction Design. Sustainable Workplaces by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Milan (Italie), Italy. pp.39-55, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95334-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des évaluations informelles dans la méthodologie de conception collaborative d'un dispositif de rééducation impliquant ergothérapie et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering access to cultural heritage knowledge: iterative design for the visit of historical monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zadar, Croatia. pp.327-340, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Italian and French Public University Websites Sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rita Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sciarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zamouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.413-417, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42293-5_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre de conception et de rétro-conception de dispositifs de visite autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value misalignments in interactions: an opportunity for sustainable HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '23: Proceedings of the 34th Conference on l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes (France), France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961.3583964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATORY RESEARCH ON CULTURAL COMPUTING FOR HUMAN-COMPUTER INTERACTION. THE CASE OF SUSTAINABILITY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg (Présentiel), Sweden. pp.1471-1480, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/bf6fb269.2ee80cf1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer le paradigme informatique culturel de la soutenabilité pour re-concevoir les technologies interactives afin de soutenir la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of Accessibility to Rural Place for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '20: Designing Interactive Systems Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. pp.1419-1431, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation as an opportunity for life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning: un’idea di educazione permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biblioteca (in)forma. Digital reference, information literacy, e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Barricelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Troyes, France. pp.319-320, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671.3083710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session outils : « Care », quelles implications pour le développement de « technologies du souci de l'autre » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « L’internet des faibles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les jeux de société à l'ère de l'Ubiquitous Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.alt1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interactive-Token Approach to Board Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence, 12th European Conference, AmI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athens, Greece. pp.138-154, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26005-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Interactive Board Games to Learn: Reflections on AnyBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fagerbekk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Making as a Pathway to Foster Joyful Engagement and Creativity in Learning (Make2Learn 2015) in conjunction with the International Conference on Entertainment Computing (ICEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities as a Playground: the case of Crisis Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL Workshop on "SMART CITY LEARNING: opportunities and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Design in the Games for Health Domain: Why and for Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoPDA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Culture of Participation Possible for Serious Games in the Health Domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on Cultures of Participation in the Digital Age: Social computing for Working, Learning, and Living co-located with the 2014 International Working Conference on Advanced Visual Interfaces (2nd CoPDA@AVI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un jeu sérieux thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed 2014 : Le serious game au service de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Crisis Training with a Mobile Game System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Mork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Serious Games Development and Applications International Conference, SGDA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trondheim, Norway. pp.165-177, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40790-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing in museums by constructing your game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igoris Trimailovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Mander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Environments (IE ‘13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp.519-529, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-286-8-519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Mixed Reality Mobile Games for Crisis Management Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IADIS International Conference on Mobile Learning 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games for Learning Cooperation at Work: the case of crisis preparedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTEL meets ECSCW 2013, the Workshop on Collaborative Technologies for Working and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of identity in agent design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Serious Games for Crisis Management: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Panic: Enhancing Soft Skills for Civil Protection Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Serious Games Development and Applications International Conference, SGDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bremen, Germany. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33687-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation Based difficulty adaptation for therapeutic games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGAH 2011 - 1st International Conference on Serious Games and Applications for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Braga, Portugal. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SeGAH.2011.6165459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality Serious Games: The therapist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Serious Games and Application for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Difficulty Adaptation in Therapeutic Serious Games after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBL 2011 : 4th International Conference on Interactive Computer-Aided Blended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Antigua Guatemala, Guatemala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality as a means to strengthen post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dokkum Liesjet Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI: Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22024-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality serious games for post stroke rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Loreto Ines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PervasiveHealth 2011 - 5th International Conference on Pervasive Computing Technologies for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.pervasivehealth.2011.246102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la conception de Systèmes Sociaux Interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method For Social Presence In Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU'10: 2nd International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00446893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook Games: The Point Where Tribes And Casual Games Meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GET'10: International Conference Game and Entertainment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Designing Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTEL'10: International Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00575023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Design Principles for Improving Social Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction. Interacting in Various Application Domains, 13th International Conference, HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.287-295, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02583-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Natives' Learning and Teaching: the Amazonia Serious Game Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'09: 14th International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets Connectés pour une Gestion Proactive de la Santé Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottet Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et accessibilité : la co-conception d'une exposition muséale avec les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du serious game Hammer & Planks pour améliorer l’autonomie fonctionnelle chez la personne âgée institutionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPS 2015 - Congrès international sur la recherche interventionnelle non médicamenteuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures of Participation in the Healthcare Field: Could a VideoGame-Based Perspective Be Useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, pp.65-74, 2017, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49655-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flooded: A Location-Based Game for Promoting Citizens’ Preparedness to Flooding Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondre Johan Mannsverk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Divitini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance. GALA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-103, 2014, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12157-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactive Systems Design for Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-200, 2013, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments and Modes for Triggering Civic Participation at the Urban Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Peraboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.97-113, 2009, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-152-0.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Actual Life Through MUVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Maggiorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Socio Technical Design and Social Networking Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between the Actual and the Virtual in the Milan Community Network Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella de Cindio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Urban Spaces: Articulating the Physical and Electronic City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315568324-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenaSuite : plateforme numérique multisensorielle pour créer des activités interactives sans programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - rapport final d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SmartArt - Livrable de la Phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTT-Université de Technologie de Troyes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing therapeutic games as casual games for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Andary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] NaturalPad. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity: the Contribution of Contemporary Philosophy to Agent Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12004, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00663359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Stroke Social Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-12009, 2011, pp.0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Evaluation Method for Social Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10016, 2010, pp.001-010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Casual Games Success is not so Casual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-10017, 2010, pp.001-011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00486934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learning through multisensory interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Toulouse 3 Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02190133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B1DA051"/>
+    <w:nsid w:val="73D0C6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-di-loreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-062-006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parmiggiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02465207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-201604-048-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Divitini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.253-280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sciarabba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zamouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03165231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Barricelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26005-1_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fagerbekk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igoris Trimailovas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mork" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LF8HQ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33687-4_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Ines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkum Liesjet Van" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22024-1_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DHLTL48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH.2011.6165459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.pervasivehealth.2011.246102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00446893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-391W9DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottet Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02877334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Johan Mannsverk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12157-4_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-152-0.ch007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Ripamonti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maggiorini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568324-16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663359v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02190133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-di-loreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-7521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UjtzLRYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55612/s-5002-062-006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parmiggiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02465207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3302/0392-8586-201604-048-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Divitini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-160396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dyce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Andary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.253-280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fallot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rita Barricelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sciarabba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zamouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42293-5_45" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03165231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395527" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Barricelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671.3083710" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26005-1_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fagerbekk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M&#233;lia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Mork" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40790-1_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LF8HQ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igoris Trimailovas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-286-8-519" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.25" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33687-4_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH.2011.6165459" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815755v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Ines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkum Liesjet Van" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22024-1_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DHLTL48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Goua&#239;ch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.pervasivehealth.2011.246102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00446893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00575023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-391W9DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalichoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottet Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02877334v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49655-9_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Johan Mannsverk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12157-4_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella de Cindio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Peraboni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-152-0.ch007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Ripamonti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maggiorini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568324-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01130639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00663359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02190133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>