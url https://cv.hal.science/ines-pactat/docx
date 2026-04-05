--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -231,178 +231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
+                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
+              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254451v1</w:t>
+                <w:t xml:space="preserve">hal-04254460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
+                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
+              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254460v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l'occupation tardo-antique du site de hauteur de Châtel d'Arruffens (Montricher)</w:t>
               </w:r>
@@ -490,338 +490,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet en cours : Les ateliers de verriers du haut Moyen Âge dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Le recyclage du verre au temps des Romains, des Francs et des Byzantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.16 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202274016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981174v1</w:t>
+                <w:t xml:space="preserve">hal-03981045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage du verre au temps des Romains, des Francs et des Byzantins</w:t>
+                <w:t xml:space="preserve">Projet en cours : Les ateliers de verriers du haut Moyen Âge dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202274016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981045v1</w:t>
+                <w:t xml:space="preserve">hal-03981174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) « Le Babouin »</w:t>
+                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) «Le Babouin»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danael Veyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.20-25</w:t>
+              <w:t xml:space="preserve">, 2022, 03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981180v1</w:t>
+                <w:t xml:space="preserve">hal-04474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) «Le Babouin»</w:t>
+                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) « Le Babouin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danael Veyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03</w:t>
+              <w:t xml:space="preserve">, 2022, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474821v1</w:t>
+                <w:t xml:space="preserve">hal-03981180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t>
               </w:r>
@@ -2160,165 +2160,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
+                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980739v1</w:t>
+                <w:t xml:space="preserve">hal-03980815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
+                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980815v1</w:t>
+                <w:t xml:space="preserve">hal-03980739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité verrière au haut Moyen Âge dans la moitié nord de la France</w:t>
               </w:r>
@@ -2682,204 +2682,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lassaunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980834v1</w:t>
+                <w:t xml:space="preserve">hal-01378412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378412v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition entre verre sodique et potassique à l’époque carolingienne : l’apport des analyses élémentaires (LA-ICP-MS)</w:t>
               </w:r>
@@ -4440,846 +4440,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre médiéval</w:t>
+                <w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cécile de Collasson; Françoise Labaune-Jean. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šime Perović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Starac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Chronographe, pp.45-48., 2021</w:t>
+              <w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981113v1</w:t>
+                <w:t xml:space="preserve">hal-03405212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verres du haut Moyen Âge du château d'Angers</w:t>
+                <w:t xml:space="preserve">Le verre médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile de Collasson; Françoise Labaune-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Chronographe, pp.49-51, 2021</w:t>
+              <w:t xml:space="preserve">, Le Chronographe, pp.45-48., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les verres du haut Moyen Âge du château d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile de Collasson; Françoise Labaune-Jean. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Glass of South Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Chronographe, pp.49-51, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03339459v1</w:t>
+                <w:t xml:space="preserve">hal-03981125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Glass of South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405212v1</w:t>
+                <w:t xml:space="preserve">hal-03339459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Gilles Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Guérit</w:t>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Motteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.315-324, 2020, Les Cahiers de la MSHE, 978-2-84867723-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.19797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161119v1</w:t>
+                <w:t xml:space="preserve">hal-02611199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Pactat</w:t>
+                <w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld, Philippe Husi et Fabienne Ravoire (dir.). </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611143v1</w:t>
+                <w:t xml:space="preserve">hal-03161119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verres et vitraux au Mont Châtel</w:t>
+                <w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld, Philippe Husi et Fabienne Ravoire (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'établissement de hauteur du Mont Châtel. Nouveaux regards sur l'archéologie de l'Ain mérovingien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.73-84, 2020, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882382v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t>
+                <w:t xml:space="preserve">Verres et vitraux au Mont Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'établissement de hauteur du Mont Châtel. Nouveaux regards sur l'archéologie de l'Ain mérovingien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.19797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611199v1</w:t>
+                <w:t xml:space="preserve">hal-02882382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Verre, Analyses physico-chimiques des verres dans Evans à l'aube du Moyen Âge, La nécropole des &amp;quot;Sarrazins&amp;quot; (VIe-VIIe siècle), L'église funéraire du &amp;quot;Champ des Vis&amp;quot; (VIIe-Xe siècle), Jura</w:t>
               </w:r>
@@ -5345,277 +5345,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t>
+              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857178v1</w:t>
+                <w:t xml:space="preserve">hal-01857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t>
+              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857174v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses physicochimiques de verres plats découverts à Pratz et en Franche-Comté</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>