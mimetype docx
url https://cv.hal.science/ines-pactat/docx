--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -231,178 +231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
+                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
+              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254460v1</w:t>
+                <w:t xml:space="preserve">hal-04254451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
+                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
+              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254451v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l'occupation tardo-antique du site de hauteur de Châtel d'Arruffens (Montricher)</w:t>
               </w:r>
@@ -490,174 +490,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage du verre au temps des Romains, des Francs et des Byzantins</w:t>
+                <w:t xml:space="preserve">Projet en cours : Les ateliers de verriers du haut Moyen Âge dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981045v1</w:t>
+                <w:t xml:space="preserve">hal-03981174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet en cours : Les ateliers de verriers du haut Moyen Âge dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Le recyclage du verre au temps des Romains, des Francs et des Byzantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.16 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202274016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981174v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) «Le Babouin»</w:t>
               </w:r>
@@ -2160,165 +2160,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
+                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980815v1</w:t>
+                <w:t xml:space="preserve">hal-03980739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
+                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980739v1</w:t>
+                <w:t xml:space="preserve">hal-03980815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité verrière au haut Moyen Âge dans la moitié nord de la France</w:t>
               </w:r>
@@ -2682,204 +2682,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378412v1</w:t>
+                <w:t xml:space="preserve">hal-03980834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lassaunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980834v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition entre verre sodique et potassique à l’époque carolingienne : l’apport des analyses élémentaires (LA-ICP-MS)</w:t>
               </w:r>
@@ -4440,846 +4440,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t>
+                <w:t xml:space="preserve">Les verres du haut Moyen Âge du château d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile de Collasson; Françoise Labaune-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t>
+              <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Chronographe, pp.49-51, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405212v1</w:t>
+                <w:t xml:space="preserve">hal-03981125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile de Collasson; Françoise Labaune-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Chronographe, pp.45-48., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verres du haut Moyen Âge du château d'Angers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le verre dans tous ses éclats, Catalogue d'exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Glass of South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.21-38, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-3656-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass in the Middle East and Western Europe at the End of the First Millennium CE, Transition from Natron to Plant Ash Soda or Forest Glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origines et usages du verre issu de quelques sites ecclésiaux et monastiques tardo-antiques et haut médiévaux du littoral nord croate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šime Perović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Starac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adele Coscarella; Elisabetta Neri; Ghislaine Noyé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Glass of South Asia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Vetro in Transizione (IV-XII SECOLO). Produzione e commercio in Italia meridionale e nell’Adriatico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Edipuglia, 2021, Themata, 978-88-7228-965-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339459v1</w:t>
+                <w:t xml:space="preserve">hal-03405212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t>
+                <w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Deshayes</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
+                <w:t xml:space="preserve">Volker Hilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld, Philippe Husi et Fabienne Ravoire (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.73-84, 2020, 978-2-84133-972-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611199v1</w:t>
+                <w:t xml:space="preserve">hal-02611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des verres à décor rapporté à l’époque carolingienne : matières premières et colorants, une histoire commune ?</w:t>
+                <w:t xml:space="preserve">Verres et vitraux au Mont Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.73-84, 2020, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">L'établissement de hauteur du Mont Châtel. Nouveaux regards sur l'archéologie de l'Ain mérovingien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611143v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verres et vitraux au Mont Châtel</w:t>
+                <w:t xml:space="preserve">Des artisans du verre dans le bourg monastique de Jumièges (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'établissement de hauteur du Mont Châtel. Nouveaux regards sur l'archéologie de l'Ain mérovingien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.315-324, 2020, Les Cahiers de la MSHE, 978-2-84867723-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.19797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882382v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Verre, Analyses physico-chimiques des verres dans Evans à l'aube du Moyen Âge, La nécropole des &amp;quot;Sarrazins&amp;quot; (VIe-VIIe siècle), L'église funéraire du &amp;quot;Champ des Vis&amp;quot; (VIIe-Xe siècle), Jura</w:t>
               </w:r>
@@ -5345,277 +5345,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t>
+              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857174v1</w:t>
+                <w:t xml:space="preserve">hal-01857178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les verres du Haut Moyen Âge issus des fouilles du monasterium Habendum (Vosges, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t>
+              <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-86757-024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857178v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses physicochimiques de verres plats découverts à Pratz et en Franche-Comté</w:t>
               </w:r>
@@ -5792,51 +5792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaussée-Saint-Victor, Saint-Victor : Occupations en bord de Loire de l'Antiquité à la fin de la période moderne : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>