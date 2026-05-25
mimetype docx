--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -231,178 +231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
+                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
+              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254451v1</w:t>
+                <w:t xml:space="preserve">hal-04254460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des verres carolingiens en Camargue : l’habitat rural d’Augéry-de-Corrèges, Arles (IXe-Xe siècle)</w:t>
+                <w:t xml:space="preserve">Retour sur les verres médiévaux de l’abbaye Saint-André-le-Haut à Vienne (Isère) : composition et datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.75-80</w:t>
+              <w:t xml:space="preserve">, 2024, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254460v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l'occupation tardo-antique du site de hauteur de Châtel d'Arruffens (Montricher)</w:t>
               </w:r>
@@ -637,191 +637,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) «Le Babouin»</w:t>
+                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) « Le Babouin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danael Veyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03</w:t>
+              <w:t xml:space="preserve">, 2022, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474821v1</w:t>
+                <w:t xml:space="preserve">hal-03981180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) « Le Babouin »</w:t>
+                <w:t xml:space="preserve">Le mobilier en verre d’un habitat rural mérovingien à Bresles (Oise) «Le Babouin»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danael Veyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.20-25</w:t>
+              <w:t xml:space="preserve">, 2022, 03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981180v1</w:t>
+                <w:t xml:space="preserve">hal-04474821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply of glass to the medieval hilltop settlement of Ultrera (Eastern Pyrenees, France)</w:t>
               </w:r>
@@ -2160,165 +2160,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
+                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980739v1</w:t>
+                <w:t xml:space="preserve">hal-03980815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et mutations de l’activité verrière en France entre le VIIIe et le XIe siècle</w:t>
+                <w:t xml:space="preserve">Mutations de l’artisanat verrier en France au haut Moyen Âge (VIIIe-XIe siècles) : le rôle des autorités religieuses et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’Archéologie Médiévale du CIHAM « Thèses récentes et actualités de la recherche en archéologie médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e école d’été en histoire économique « Circulation des savoirs et dynamiques économiques aux époques médiévale et moderne : mobilités des hommes, transferts techniques et enjeux territoriaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Susa, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980815v1</w:t>
+                <w:t xml:space="preserve">hal-03980739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité verrière au haut Moyen Âge dans la moitié nord de la France</w:t>
               </w:r>
@@ -2682,204 +2682,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lassaunière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980834v1</w:t>
+                <w:t xml:space="preserve">hal-01378412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat du verre au haut Moyen Âge dans le nord de la France (Nord et Pas-de-Calais)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verre progressif : évolution et adaptation d’un artisanat à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Rencontres de l’AFAV (Association française pour l’Archéologie du Verre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berck-sur-Mer, France. pp.76-82</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Hanaps et vases à boire dans la culture médiévale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378412v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition entre verre sodique et potassique à l’époque carolingienne : l’apport des analyses élémentaires (LA-ICP-MS)</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danael Veyssier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Montandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Montandon-Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8060225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mari&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.107400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mari&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02886375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassauni&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Occari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Perovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshe.univ-fcomte.fr/cahiers-de-la-mshe/les-series/dynamiques-territoriales/969-n-40-le-verre-du-viiie-au-xvie-siecle-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3656-1_2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Starac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hilberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deshayes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu Lashores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cammas C&#233;cilia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03981215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>