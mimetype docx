--- v0 (2026-04-10)
+++ v1 (2026-05-19)
@@ -442,295 +442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03852372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital rutile tracks the first appearance of subduction zone low T/P paired metamorphism in the Palaeoproterozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation of an anatectic complex by channel flow and extrusion tectonics: structural and metamorphic evidence from the Porto -Viseu Metamorphic Belt, Central-Iberian Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bento dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin A Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 570, pp.117069. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (6), pp.2179-2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-021-02067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284048v1</w:t>
+                <w:t xml:space="preserve">hal-03349192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of an anatectic complex by channel flow and extrusion tectonics: structural and metamorphic evidence from the Porto -Viseu Metamorphic Belt, Central-Iberian Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detrital rutile tracks the first appearance of subduction zone low T/P paired metamorphism in the Palaeoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bento dos Santos</w:t>
+                <w:t xml:space="preserve">Craig D Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F Rodrigues</w:t>
+                <w:t xml:space="preserve">James R Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castro</w:t>
+                <w:t xml:space="preserve">Hugo Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cotrim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inês Pereira</w:t>
+                <w:t xml:space="preserve">Robin A Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110 (6), pp.2179-2201. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.117069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-021-02067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349192v1</w:t>
+                <w:t xml:space="preserve">hal-03284048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrital rutile ages can deduce the tectonic setting of sedimentary basins</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15124FB0"/>
+    <w:nsid w:val="78B1EC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2412,51 +2412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9028-2483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02185-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03852372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Darling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Strachan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bento dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02067-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03021779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strachan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Bento dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02969106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fumes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luvizotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Moraes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9028-2483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Biget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02185-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03852372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03349192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bento dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02067-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Darling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Strachan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03021779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strachan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Bento dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02969106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105769" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fumes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luvizotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Moraes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>