--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -169,100 +169,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement de la comparution sur reconnaissance préalable de culpabilité en appel : décryptage de nouvelles conséquences juridiques</w:t>
+                <w:t xml:space="preserve">L'imprégnation alcoolique du gardé à vue : vers une présomption d'incapacité de compréhension justifiant une notification différée des droits de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°20, pp.12</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180211v1</w:t>
+                <w:t xml:space="preserve">hal-05398542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion de la forclusion des exceptions de nullité en matière correctionnelle : consécration d'un nouveau tempérament</w:t>
               </w:r>
@@ -311,510 +307,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours des inspecteurs de l'environnement à la justice pénale : précisions sur la nature de leur intervention à l'audience</w:t>
+                <w:t xml:space="preserve">Référé pénal environnemental : nouvelle restriction du droit de recours de la personne uniquement intéressée par les mesures de précaution (Crim.18 mars 2025, n°24-81.339)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019056v1</w:t>
+                <w:t xml:space="preserve">hal-05074159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référé pénal environnemental : nouvelle restriction du droit de recours de la personne uniquement intéressée par les mesures de précaution (Crim.18 mars 2025, n°24-81.339)</w:t>
+                <w:t xml:space="preserve">Référé pénal environnemental : l'application des principes directeurs du procès pénal en question (Crim.28 janv.2025, n°24-81.410)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074159v1</w:t>
+                <w:t xml:space="preserve">hal-04955686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référé pénal environnemental : l'application des principes directeurs du procès pénal en question (Crim.28 janv.2025, n°24-81.410)</w:t>
+                <w:t xml:space="preserve">Concours des inspecteurs de l'environnement à la justice pénale : précisions sur la nature de leur intervention à l'audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955686v1</w:t>
+                <w:t xml:space="preserve">hal-05019056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imprégnation alcoolique du gardé à vue : vers une présomption d'incapacité de compréhension justifiant une notification différée des droits de la défense</w:t>
+                <w:t xml:space="preserve">Delimitation judiciaire des allégations environnementales climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N°51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398542v1</w:t>
+                <w:t xml:space="preserve">hal-05430769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimitation judiciaire des allégations environnementales climatiques</w:t>
+                <w:t xml:space="preserve">Respect des droits de la défense durant la garde à vue : retour sur l'étendue du contrôle de l'autorité judiciaire des diligences accomplies par l'officier de police judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N°51-52</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430769v1</w:t>
+                <w:t xml:space="preserve">hal-05180278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect des droits de la défense durant la garde à vue : retour sur l'étendue du contrôle de l'autorité judiciaire des diligences accomplies par l'officier de police judiciaire</w:t>
+                <w:t xml:space="preserve">Référé pénal environnemental : clarifications sur le contentieux des difficultés d’exécution des mesures conservatoires, (Crim, 14 janv.2025, n°23-85.490)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°22</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180278v1</w:t>
+                <w:t xml:space="preserve">hal-04949681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référé pénal environnemental : clarifications sur le contentieux des difficultés d’exécution des mesures conservatoires, (Crim, 14 janv.2025, n°23-85.490)</w:t>
+                <w:t xml:space="preserve">Le déploiement de la comparution sur reconnaissance préalable de culpabilité en appel : décryptage de nouvelles conséquences juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°20, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949681v1</w:t>
+                <w:t xml:space="preserve">hal-05180211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle étape dans l’interprétation des conditions de l’article L.142-2 du code de l’environnement devant les juridictions répressives ? (Crim, 1er oct.2024, n°23-81.328 ; n°23- 81.329 ; n°23-81.330)</w:t>
               </w:r>
@@ -863,372 +863,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution industrielle au chlordécone des Antilles : examen de deux QPC (CA Paris, 13 nov.2024)</w:t>
+                <w:t xml:space="preserve">La reconnaissance des dimensions financières de la délinquance environnementale par la directive (UE) n°2024/1203 : vers une recherche de « probité environnementale » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949678v1</w:t>
+                <w:t xml:space="preserve">hal-04949558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraude au malus écologique</w:t>
+                <w:t xml:space="preserve">La progression des pôles régionaux spécialisés en matière environnementale vers un paradigme de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949555v1</w:t>
+                <w:t xml:space="preserve">hal-04949549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance des dimensions financières de la délinquance environnementale par la directive (UE) n°2024/1203 : vers une recherche de « probité environnementale » ?</w:t>
+                <w:t xml:space="preserve">L’application du délit de fraude dans les concours publics aux organisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949558v1</w:t>
+                <w:t xml:space="preserve">hal-04949565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La progression des pôles régionaux spécialisés en matière environnementale vers un paradigme de négociation</w:t>
+                <w:t xml:space="preserve">Fraude au malus écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949549v1</w:t>
+                <w:t xml:space="preserve">hal-04949555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application du délit de fraude dans les concours publics aux organisateurs</w:t>
+                <w:t xml:space="preserve">Pollution industrielle au chlordécone des Antilles : examen de deux QPC (CA Paris, 13 nov.2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Souid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949565v1</w:t>
+                <w:t xml:space="preserve">hal-04949678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation de la jurisprudence sur le harcèlement managérial dans le secteur public (Crim, 25 juin 2024, n° 23-83.613)</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0456C580"/>
+    <w:nsid w:val="F93E5BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1776,51 +1776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-souid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28065815X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398518v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04812849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-souid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28065815X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Souid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398518v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04812849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>