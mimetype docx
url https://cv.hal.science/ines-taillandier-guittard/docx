--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -352,165 +352,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le geste sensible : mouvement et expression pianistiques au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musical Interpretation and Performance from the 19th to the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Illiano; Étienne Jardin; Massimiliano Locanto; Fulvia Morabito; Massimiliano Sala, Nov 2023, Bergamo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Le voile de l’ordre”, ou l’art de la contradiction dans les écrits d’Alfred Brendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de musiciens aux XXe et XXIe siècles : l’interprète en question, questions d’interprètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inès Taillandier-Guittard, Dec 2023, Évry-Courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394134v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04394126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps en lutte. Le “precipitato” de la 7e sonate de Prokofiev</w:t>
               </w:r>
@@ -697,165 +697,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tempo, marqueur formel et vecteur expressif dans les Danseuses de Delphes de Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tempo en littérature. Aspects et limites d’une métaphore musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du tempo : Musique/littérature. Quelques définitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833000v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01832991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Schweig und tanze !” : énigmes et contradictions dans la scène finale d’Elektra de Strauss</w:t>
               </w:r>
@@ -1630,51 +1630,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1909,271 +1909,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et gigantisme au XIXe siècle. Le concert-monstre dans la presse musicale française</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Lefébure et Alfred Cortot : l’héritage en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Carenco; Anne Damon-Guillot; Jean-Christophe Branger; Pierre Fargeton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une musicologie entre textes et arts. Hommages à Béatrice Ramaut-Chevassus et Alban Ramaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-135, 2021, 9791037007148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempo, marqueur formel et vecteur expressif dans les “Danseuses de Delphes” de Claude Debussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tempo dans l'acte de performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Schweig und tanze !” : énigmes et contradictions dans la scène finale d’Elektra de Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2193,382 +2120,382 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrice Chéreau en son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 281-291, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britten interprète Britten : le cas du Premier Interlude de Peter Grimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grégoire Tosser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et analyser la musique de Benjamin Britten au xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la métaphore dans les textes d’Alfred Cortot : complexité et ambiguïtés d’une figure de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Taillandier-Guittard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphore et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-205, 2015, 978-2-7535-4119-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Taillandier-Guittard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphore et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2015, 978-2-7535-4119-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...15 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01832896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aspects de Chopin d’Alfred Cortot. Du musicien au biographe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guittard Taillandier-Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandeur et Finesse : Chopin, Liszt and the Parisian Musical Scene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 283-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2578,114 +2505,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred cortot, interprète de Frédéric Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Guittard Taillandier-Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Jean Monnet - Saint-Etienne, 2013. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013STET2175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00991691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2832,51 +2759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Taillandier-Guittard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Accaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guittard Taillandier-Guittard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037007148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503548845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET2175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Taillandier-Guittard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Accaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guittard Taillandier-Guittard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037007148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503548845-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00991691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013STET2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>