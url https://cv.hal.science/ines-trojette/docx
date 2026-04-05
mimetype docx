--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -723,165 +723,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of France government policies on MENA region immigrants</w:t>
+                <w:t xml:space="preserve">Capital account openness and the attractiveness of Foreign Direct Investment in the MENA region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Meeting of the MEEA and the Allied Social Sciences Association (ASSA), Boston, MA, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886409v1</w:t>
+                <w:t xml:space="preserve">hal-03887265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital account openness and the attractiveness of Foreign Direct Investment in the MENA region</w:t>
+                <w:t xml:space="preserve">The impact of France government policies on MENA region immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Meeting of the MEEA and the Allied Social Sciences Association (ASSA), Boston, MA, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887265v1</w:t>
+                <w:t xml:space="preserve">hal-03886409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of political institutions on the attractiveness of FDI by sector in the MENA region: a threshold effect</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2713734" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01673796v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL2004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2713734" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01673796v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL2004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>