--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -264,178 +264,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of foreign direct investment on economic growth: the institutional threshold</w:t>
+                <w:t xml:space="preserve">Determinants of Conditional Convergence of the MENA Region Towards the Euro Zone: The Institutional Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2713734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856362v1</w:t>
+                <w:t xml:space="preserve">hal-03856519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Conditional Convergence of the MENA Region Towards the Euro Zone: The Institutional Effect</w:t>
+                <w:t xml:space="preserve">The effect of foreign direct investment on economic growth: the institutional threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.2713734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856519v1</w:t>
+                <w:t xml:space="preserve">hal-03856362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -723,165 +723,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital account openness and the attractiveness of Foreign Direct Investment in the MENA region</w:t>
+                <w:t xml:space="preserve">The impact of France government policies on MENA region immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Meeting of the MEEA and the Allied Social Sciences Association (ASSA), Boston, MA, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887265v1</w:t>
+                <w:t xml:space="preserve">hal-03886409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of France government policies on MENA region immigrants</w:t>
+                <w:t xml:space="preserve">Capital account openness and the attractiveness of Foreign Direct Investment in the MENA region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Meeting of the MEEA and the Allied Social Sciences Association (ASSA), Boston, MA, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886409v1</w:t>
+                <w:t xml:space="preserve">hal-03887265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of political institutions on the attractiveness of FDI by sector in the MENA region: a threshold effect</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2713734" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01673796v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL2004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2713734" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01673796v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL2004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>