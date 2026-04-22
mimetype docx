--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -428,96 +428,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green is Clean: the persuasive vs. manipulative power of multimodal metaphors in marketing discourse</w:t>
+                <w:t xml:space="preserve">Marketing and Innovation: creative adaptation to change in consumer behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaphor and Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Anticipation and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nordique de la sémiotique (NASS), Université de Stavanger, Jun 2019, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933458v1</w:t>
+                <w:t xml:space="preserve">hal-04933904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing multimodal learning environments: the use of serious games in teaching ESP</w:t>
               </w:r>
@@ -566,96 +566,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing and Innovation: creative adaptation to change in consumer behaviour</w:t>
+                <w:t xml:space="preserve">Green is Clean: the persuasive vs. manipulative power of multimodal metaphors in marketing discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipation and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association nordique de la sémiotique (NASS), Université de Stavanger, Jun 2019, Stavanger (NOR), Norway</w:t>
+              <w:t xml:space="preserve">Metaphor and Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933904v1</w:t>
+                <w:t xml:space="preserve">hal-04933458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t>
               </w:r>
@@ -870,183 +870,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Valle A. Bocanegra (ed.). Applied Linguistics and Knowledge Transfer: Employability, Internationalisation and Social Challenges.</w:t>
+                <w:t xml:space="preserve">Metaphor, induction and innovation: Getting outside the box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°80, http://journals.openedition.org/asp/7522. </w:t>
+              <w:t xml:space="preserve">Sign Systems Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1-2), https://ojs.utlib.ee/index.php/sss/article/view/SSS.2021.49.1-2.07. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asp.7522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12697/SSS.2021.49.1-2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877563v1</w:t>
+                <w:t xml:space="preserve">hal-04877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphor, induction and innovation: Getting outside the box</w:t>
+                <w:t xml:space="preserve">Book Review: Valle A. Bocanegra (ed.). Applied Linguistics and Knowledge Transfer: Employability, Internationalisation and Social Challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sign Systems Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1-2), https://ojs.utlib.ee/index.php/sss/article/view/SSS.2021.49.1-2.07. </w:t>
+              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°80, http://journals.openedition.org/asp/7522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12697/SSS.2021.49.1-2.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asp.7522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877586v1</w:t>
+                <w:t xml:space="preserve">hal-04877563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The persuasive vs. manipulative power of multimodal metaphors in advertising discourse</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2019.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Linask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semenenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/49.1-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten T&#248;nnessen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Segal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31265/usps.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2019.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Linask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semenenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/49.1-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten T&#248;nnessen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Segal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31265/usps.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>