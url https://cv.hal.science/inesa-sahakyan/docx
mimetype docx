--- v1 (2026-04-22)
+++ v2 (2026-05-19)
@@ -428,234 +428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing and Innovation: creative adaptation to change in consumer behaviour</w:t>
+                <w:t xml:space="preserve">Green is Clean: the persuasive vs. manipulative power of multimodal metaphors in marketing discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipation and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association nordique de la sémiotique (NASS), Université de Stavanger, Jun 2019, Stavanger (NOR), Norway</w:t>
+              <w:t xml:space="preserve">Metaphor and Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933904v1</w:t>
+                <w:t xml:space="preserve">hal-04933458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing multimodal learning environments: the use of serious games in teaching ESP</w:t>
+                <w:t xml:space="preserve">Marketing and Innovation: creative adaptation to change in consumer behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Dissemination and Multimodal Literacy : Research Perspectives on ESP in a Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLAVIER (Corpus and LAnguage Variation In English Research), University of Pise, Nov 2019, Pise (Italia), Italy</w:t>
+              <w:t xml:space="preserve">Anticipation and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association nordique de la sémiotique (NASS), Université de Stavanger, Jun 2019, Stavanger (NOR), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933910v1</w:t>
+                <w:t xml:space="preserve">hal-04933904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green is Clean: the persuasive vs. manipulative power of multimodal metaphors in marketing discourse</w:t>
+                <w:t xml:space="preserve">Designing multimodal learning environments: the use of serious games in teaching ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaphor and Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3 Jean Moulin, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Knowledge Dissemination and Multimodal Literacy : Research Perspectives on ESP in a Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLAVIER (Corpus and LAnguage Variation In English Research), University of Pise, Nov 2019, Pise (Italia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933458v1</w:t>
+                <w:t xml:space="preserve">hal-04933910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching complex grammar: Do less advanced learners prefer examples?</w:t>
               </w:r>
@@ -870,183 +870,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphor, induction and innovation: Getting outside the box</w:t>
+                <w:t xml:space="preserve">Book Review: Valle A. Bocanegra (ed.). Applied Linguistics and Knowledge Transfer: Employability, Internationalisation and Social Challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sign Systems Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1-2), https://ojs.utlib.ee/index.php/sss/article/view/SSS.2021.49.1-2.07. </w:t>
+              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°80, http://journals.openedition.org/asp/7522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12697/SSS.2021.49.1-2.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asp.7522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877586v1</w:t>
+                <w:t xml:space="preserve">hal-04877563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Valle A. Bocanegra (ed.). Applied Linguistics and Knowledge Transfer: Employability, Internationalisation and Social Challenges.</w:t>
+                <w:t xml:space="preserve">Metaphor, induction and innovation: Getting outside the box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°80, http://journals.openedition.org/asp/7522. </w:t>
+              <w:t xml:space="preserve">Sign Systems Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1-2), https://ojs.utlib.ee/index.php/sss/article/view/SSS.2021.49.1-2.07. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asp.7522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12697/SSS.2021.49.1-2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877563v1</w:t>
+                <w:t xml:space="preserve">hal-04877586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The persuasive vs. manipulative power of multimodal metaphors in advertising discourse</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2019.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Linask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semenenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/49.1-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten T&#248;nnessen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Segal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31265/usps.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2019.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Linask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semenenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/SSS.2021.49.1-2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/49.1-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten T&#248;nnessen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Segal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31265/usps.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>