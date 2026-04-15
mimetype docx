--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1801,51 +1801,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03902095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of Europa's photometry</w:t>
+                <w:t xml:space="preserve">Merging datasets for photometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Schmidt</w:t>
@@ -1872,638 +1872,638 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902872v1</w:t>
+                <w:t xml:space="preserve">hal-02902870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at Europa's photometry in preparation of the JUICE mission</w:t>
+                <w:t xml:space="preserve">Regional study of Europa's photometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Schmidt</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jonniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902863v1</w:t>
+                <w:t xml:space="preserve">hal-02902872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging datasets for photometric study</w:t>
+                <w:t xml:space="preserve">A new look at Europa's photometry in preparation of the JUICE mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Schmidt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jonniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902870v1</w:t>
+                <w:t xml:space="preserve">hal-02902863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Hapke's Parameters on Selected Areas of Eurapa Using a Bayesian Approach</w:t>
+                <w:t xml:space="preserve">Photometric study of Europa with Hapke model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jonniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902849v1</w:t>
+                <w:t xml:space="preserve">hal-02902855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A buried aeolian lag deposit at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Hapke's Parameters on Selected Areas of Eurapa Using a Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference (LPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902931v1</w:t>
+                <w:t xml:space="preserve">hal-02902849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outreach activities of UniverSCiel association.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03589335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric study of Europa with Hapke model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A buried aeolian lag deposit at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Edgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frydenvang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference (LPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902855v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards photometry of Europa</w:t>
               </w:r>
@@ -2578,277 +2578,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent observations by Curiosity's Mars Hand Lens Imager (MAHLI) of rock strata and eolian sediment on the lower north slope of Aeolis Mons, Gale Crater, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The materials at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth S. Edgett</w:t>
+                <w:t xml:space="preserve">R. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R A Yingst</w:t>
+                <w:t xml:space="preserve">B Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Edgar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S G Banham</w:t>
+                <w:t xml:space="preserve">Z Vaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Houston, TX, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902922v1</w:t>
+                <w:t xml:space="preserve">hal-02902911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The materials at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Belgacem</w:t>
+                <w:t xml:space="preserve">Recent observations by Curiosity's Mars Hand Lens Imager (MAHLI) of rock strata and eolian sediment on the lower north slope of Aeolis Mons, Gale Crater, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth S. Edgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Yingst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jackson</w:t>
+                <w:t xml:space="preserve">L. A. Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ha</w:t>
+                <w:t xml:space="preserve">P. Gasda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Vaci</w:t>
+                <w:t xml:space="preserve">S G Banham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Houston, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Houston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902911v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3090,51 +3090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C526A891"/>
+    <w:nsid w:val="F78BAD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3238,51 +3238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95B0AAA5"/>
+    <w:nsid w:val="513ABA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/personal-profiles/ines-belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frydenvang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belgacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newsom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Edgett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Fey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenvang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Edgett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Yingst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Edgar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Banham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/personal-profiles/ines-belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frydenvang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belgacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newsom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Edgett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Fey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenvang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Edgett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Yingst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Edgar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Banham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>