--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1139,455 +1139,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moon-coverage: a Python tool for mission and instrument planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into Europa's surface using Galileo/NIMS data and MCMC modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cruz Mermy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Seignovert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-341⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03902076v1</w:t>
+                <w:t xml:space="preserve">insu-03902083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Europa's surface using Galileo/NIMS data and MCMC modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral variation of Europa’s regional photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cruz Mermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-825⟩</w:t>
+              <w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03902083v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03902061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variation of Europa’s regional photometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Belgacem</w:t>
+                <w:t xml:space="preserve">The moon-coverage: a Python tool for mission and instrument planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seignovert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cornet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Altobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europlanet Society, Sep 2022, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03902061v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03902076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Jovian moons' surfaces in the infrared using the Galileo/NIMS database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cruz-Mermy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPlanet Science Congress (EPSC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,234 +2276,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outreach activities of UniverSCiel association.</w:t>
+                <w:t xml:space="preserve">A buried aeolian lag deposit at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Fayon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Newsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Edgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Fey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frydenvang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t>
+              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference (LPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589335v1</w:t>
+                <w:t xml:space="preserve">hal-02902931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A buried aeolian lag deposit at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outreach activities of UniverSCiel association.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frydenvang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Lunar and Planetary Science Conference (LPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902931v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards photometry of Europa</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The materials at an unconformity between the Murray and Stimson formations at Marias Pass, Gale Crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Newsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F78BAD3A"/>
+    <w:nsid w:val="63D74918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3238,51 +3238,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="513ABA3E"/>
+    <w:nsid w:val="A818A2EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3472,51 +3472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/personal-profiles/ines-belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frydenvang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belgacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newsom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Edgett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Fey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenvang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Edgett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Yingst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Edgar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Banham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosmos.esa.int/web/personal-profiles/ines-belgacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421378v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Belgacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz Mermy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belgacem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frydenvang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belgacem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-341" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cruz-Mermy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03902095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newsom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Edgett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Fey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wiens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frydenvang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jackson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Edgett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Yingst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Edgar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G Banham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2021.2550(29)" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>