--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,459 +100,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species‐Specific Offsets in Manganese Incorporation in Hyaline Foraminiferal Calcite Across a Gradient of Seawater [Mn]</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. van Dijk</w:t>
+                <w:t xml:space="preserve">Maxime Daviray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mouret</w:t>
+                <w:t xml:space="preserve">Milla Lesut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oron</w:t>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Evans</w:t>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boer</w:t>
+                <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), pp.e2025GC012363. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.102490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482644v1</w:t>
+                <w:t xml:space="preserve">hal-05187663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t>
+                <w:t xml:space="preserve">Species‐Specific Offsets in Manganese Incorporation in Hyaline Foraminiferal Calcite Across a Gradient of Seawater [Mn]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">I. van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Schweizer</w:t>
+                <w:t xml:space="preserve">A. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+                <w:t xml:space="preserve">S. Oron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Grégoire</w:t>
+                <w:t xml:space="preserve">D. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">W. Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), pp.e2025GC012363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209068v1</w:t>
+                <w:t xml:space="preserve">hal-05482644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of benthic foraminifera in response to shell dissolution</w:t>
+                <w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Daviray</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milla Lesut</w:t>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Metzger</w:t>
+                <w:t xml:space="preserve">Gwendoline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge van Dijk</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.102490. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187663v1</w:t>
+                <w:t xml:space="preserve">hal-05209068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Incorporation in Large Benthic Foraminifera: Differences Between Species and the Impact of pCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart de Nooijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -619,351 +619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneity of Mg, Mn, Na, S, and Sr in Benthic Foraminiferal Calcite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupled calcium and inorganic carbon uptake suggested by magnesium and sulfur incorporation in foraminiferal calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lennart Jan de Nooijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Houedec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Oron</w:t>
+                <w:t xml:space="preserve">Esmee Geerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (10), pp.2115-2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-2115-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409107v1</w:t>
+                <w:t xml:space="preserve">hal-03600762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled calcium and inorganic carbon uptake suggested by magnesium and sulfur incorporation in foraminiferal calcite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Chemical Heterogeneity of Mg, Mn, Na, S, and Sr in Benthic Foraminiferal Calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Jan de Nooijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmee Geerken</w:t>
+                <w:t xml:space="preserve">Sandrine Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (10), pp.2115-2130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-2115-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600762v1</w:t>
+                <w:t xml:space="preserve">hal-02409107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of salinity on element incorporation in two benthic foraminiferal species with contrasting magnesium contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Geerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Jan de Nooijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan Reichart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1179,51 +1179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Dijk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.567701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02409107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Jan de Nooijer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Geerken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2115-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2205-2018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Lesut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Dijk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. van Dijk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Reichart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.567701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Jan de Nooijer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Geerken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2115-2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02409107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2205-2018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>