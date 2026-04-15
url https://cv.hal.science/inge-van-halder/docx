--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -2600,295 +2600,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Djukic</w:t>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Schmidt</w:t>
+                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claus Beier</w:t>
+                <w:t xml:space="preserve">Alberto Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+                <w:t xml:space="preserve">hal-02621192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Maltoni</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621192v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t>
               </w:r>
@@ -3672,286 +3672,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
+                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tavares</w:t>
+                <w:t xml:space="preserve">Guillaume David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (5), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632230v1</w:t>
+                <w:t xml:space="preserve">hal-02641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.846-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641163v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t>
               </w:r>
@@ -4206,333 +4206,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633673v1</w:t>
+                <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of ecological specialization in ladybirds: Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biocontrol agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,303 +4991,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.667 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643141v1</w:t>
+                <w:t xml:space="preserve">hal-02651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
+                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t>
               </w:r>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>