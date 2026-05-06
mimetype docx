--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests harbor more ticks than other habitats: a meta-analysis</w:t>
+                <w:t xml:space="preserve">Testing early detection of pine processionary moth Thaumetopoea pityocampa nests using UAV-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">André Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Dokhelar</w:t>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge van Halder</w:t>
+                <w:t xml:space="preserve">Arnaud Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Stemmelen</w:t>
+                <w:t xml:space="preserve">Paula Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 541, pp.121081. </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.267-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.84.95692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094911v1</w:t>
+                <w:t xml:space="preserve">hal-04513505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing early detection of pine processionary moth Thaumetopoea pityocampa nests using UAV-based methods</w:t>
+                <w:t xml:space="preserve">Forests harbor more ticks than other habitats: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garcia</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+                <w:t xml:space="preserve">Théo Dokhelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grillet</w:t>
+                <w:t xml:space="preserve">Séverine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
+                <w:t xml:space="preserve">Alex Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84, pp.267-279. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.121081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.84.95692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513505v1</w:t>
+                <w:t xml:space="preserve">hal-04094911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biomarkers of tree water status for next‐generation biomonitoring of forest ecosystems</w:t>
               </w:r>
@@ -1951,295 +1951,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Jouveau</w:t>
+                <w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Toigo</w:t>
+                <w:t xml:space="preserve">Cristóbal Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Giffard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inge van Halder</w:t>
+                <w:t xml:space="preserve">Felipe Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 449, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622327v1</w:t>
+                <w:t xml:space="preserve">hal-02618879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity reduces pine infestation by mistletoe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Jouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miren del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 449, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618879v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t>
               </w:r>
@@ -2600,429 +2600,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
+                <w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Maltoni</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621192v1</w:t>
+                <w:t xml:space="preserve">hal-02607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Djukic</w:t>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Schmidt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claus Beier</w:t>
+                <w:t xml:space="preserve">Alberto Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827624v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+                <w:t xml:space="preserve">Inge Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+                <w:t xml:space="preserve">Klaus Steenberg Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607355v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t>
               </w:r>
@@ -3672,286 +3672,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
+                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.846-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641163v1</w:t>
+                <w:t xml:space="preserve">hal-02632230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tavares</w:t>
+                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (5), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t>
               </w:r>
@@ -4206,333 +4206,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634829v1</w:t>
+                <w:t xml:space="preserve">hal-02633673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633673v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of ecological specialization in ladybirds: Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biocontrol agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,64 +4881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,303 +4991,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
+                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651209v1</w:t>
+                <w:t xml:space="preserve">hal-02643141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.667 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643141v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t>
               </w:r>
@@ -5678,51 +5678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,51 +6873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des dégâts post-tempête de scolytes à l’échelle du massif forestier par cheminement le long des pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>