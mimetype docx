--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -3672,286 +3672,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
+                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tavares</w:t>
+                <w:t xml:space="preserve">Guillaume David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (5), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632230v1</w:t>
+                <w:t xml:space="preserve">hal-02641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy allocation during the maturation of adults in a long-lived insect: implications for dispersal and reproduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Reproductive requirements and life cycle of Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biological control agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485315000553⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.846-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvv042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641163v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t>
               </w:r>
@@ -4206,333 +4206,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633673v1</w:t>
+                <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of ecological specialization in ladybirds: Iberorhyzobius rondensis (Coleoptera: Coccinellidae), potential biocontrol agent of Matsucoccus feytaudi (Hemiptera: Matsucoccidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,303 +4991,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (6), pp.667 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643141v1</w:t>
+                <w:t xml:space="preserve">hal-02651209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey sex pheromone as kairomone for a new group of predators (Coleoptera: Dasytidae, Aplocnemus spp.) of pine bast scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
+                <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485310000696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t>
               </w:r>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Garcia-Celada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02170-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.95692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dokhelar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur&#8208;kupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gayt&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelfattah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faticov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14508" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sacristan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Pajares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01159-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01188-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot R&#233;golini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Peterman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-016-0348-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485315000553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F1TGSCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mendel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00447.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Franco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Constantin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000696" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otakar Kudrna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.2.38" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schlyter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025775419193" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6F802AD19648691CFB7C3656496AE66199030C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477782v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>