--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -329,1680 +329,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French Multidimensional Chronic Asthenia Scale (MCAS) in a sample of 621 patients with chronic fatigue</w:t>
+                <w:t xml:space="preserve">Detecting Coached Feigning of Schizophrenia with the Inventory of Problems – 29 (IOP-29) and Its Memory Module (IOP-M): A Simulation Study on a French Community Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Federica Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Viglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-023-01358-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14999013.2021.1906798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811478v1</w:t>
+                <w:t xml:space="preserve">hal-04811490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Coached Feigning of Schizophrenia with the Inventory of Problems – 29 (IOP-29) and Its Memory Module (IOP-M): A Simulation Study on a French Community Sample</w:t>
+                <w:t xml:space="preserve">Comprendre les troubles du sommeil de patients adultes atteints de MICI pris en charge en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Viglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Zennaro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorian Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forensic Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14999013.2021.1906798⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811490v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Talk About When We Talk About Binge Drinking: Towards an Integrated Conceptualization and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (5), pp.468-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/alcalc/agaa041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les troubles du sommeil de patients adultes atteints de MICI pris en charge en ambulatoire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.33-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332853v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition opérationnelle du &amp;quot;binge drinking&amp;quot; : une nécessité diagnostique et de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-cultural validation of a Frencg version of the Emotional Processing Scale (EPS-25).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Haag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182841v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Further Understanding of Crohn’s Disease-Related Fatigue: The Role of Depression and Emotional Processing</w:t>
+                <w:t xml:space="preserve">Devenir adulte avec une maladie chronique : les différents niveaux de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derrey-Bunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+                <w:t xml:space="preserve">Teresa Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Savoye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Parents-enfants : soins psychiques en groupe, 220 (2), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.220.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811494v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validation of a Frencg version of the Emotional Processing Scale (EPS-25).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships at work and psychosocial risk: The feeling of belonging as indicator and mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (6), pp.317 - 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332868v1</w:t>
+                <w:t xml:space="preserve">hal-01783484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir adulte avec une maladie chronique : les différents niveaux de transition</w:t>
+                <w:t xml:space="preserve">Facteurs psychologiques et intensité de la fatigue perçue dans la polyarthrite rhumatoïde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.220.0111⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930765v1</w:t>
+                <w:t xml:space="preserve">hal-02332897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships at work and psychosocial risk: The feeling of belonging as indicator and mediator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs psychologiques et intensité de la fatigue perçue auprès de patients souffrant d’une polyarthrite rhumatoïde : une recherche préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coissard</w:t>
+                <w:t xml:space="preserve">Johanna Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Ndao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 174 (5), pp.344 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783484v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs psychologiques et intensité de la fatigue perçue dans la polyarthrite rhumatoïde.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Mise en scène et origine perçue des voix hallucinées dans des discours de patients schizophrènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guigo-Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jebrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 167 (10), pp.736-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332897v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs psychologiques et intensité de la fatigue perçue auprès de patients souffrant d’une polyarthrite rhumatoïde : une recherche préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Michel</w:t>
+                <w:t xml:space="preserve">La représentation des causes de l'état de santé par les infirmiers et les points de vue envisagés des patients et des aidants naturels : une approche socionormative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.03.028⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (14), pp.55-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01585879v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en scène et origine perçue des voix hallucinées dans des discours de patients schizophrènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rapport au temps, à l'espace et au discours des voix d 'un point de vue psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guigo-Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Guigo-Banovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jebrane</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167 (10), pp.736-744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 163, pp.726-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2004.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,168 +1744,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2320,51 +2052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tereno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2023.10.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Viglione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zennaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2021.1906798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrey-Bunel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rebelo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.220.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coissard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ndao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.03.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07D5M82S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pallu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guigo-Banovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gimenez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFRBVZ6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30218-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01383869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2004.04.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tereno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2023.10.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Filippi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Viglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zennaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14999013.2021.1906798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grynberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaa041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rebelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.220.0111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coissard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ndao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.03.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07D5M82S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pallu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guigo-Banovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFRBVZ6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30218-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01383869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2004.04.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>