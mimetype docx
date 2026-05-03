--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -225,277 +225,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of ferroelectric HfZrO2-based nano-capacitors for non-volatile memories</w:t>
+                <w:t xml:space="preserve">Enhancing Polarization and Reliability in HZO-Based FTJs Using WOx Electrodes and Interfacial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+                <w:t xml:space="preserve">Anjana Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Verseils</w:t>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Akash Mhase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043637v1</w:t>
+                <w:t xml:space="preserve">hal-05279432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Polarization and Reliability in HZO-Based FTJs Using WOx Electrodes and Interfacial Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electrical properties of ferroelectric HfZrO2-based nano-capacitors for non-volatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjana Thomas</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Mhase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t>
+              <w:t xml:space="preserve">C'NANO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279432v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration and Interfacial Effects on the Properties of Ferroelectric HfZrO2 Thin Films</w:t>
               </w:r>
@@ -600,277 +600,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043660v1</w:t>
+                <w:t xml:space="preserve">hal-05043603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043603v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-Art Research on Hf-ZrO2 Ferroelectric and Antiferroelectric Capacitors</w:t>
               </w:r>
@@ -882,51 +882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -975,859 +975,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of low dimensional ferroelectric HfZrO2 film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Manchon</w:t>
+                <w:t xml:space="preserve">Deposition optimization, infrared spectroscopy and ab initio simulations of ferroelectric HfZrO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emergent Phenomena in Low-Dimensional Ferroelectric Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749755v1</w:t>
+                <w:t xml:space="preserve">hal-04749674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition optimization, infrared spectroscopy and ab initio simulations of ferroelectric HfZrO2 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+                <w:t xml:space="preserve">Stabilization of low dimensional ferroelectric HfZrO2 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Emergent Phenomena in Low-Dimensional Ferroelectric Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749674v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration and imprint consideration in HfZrO2 ferroelectric capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">High k Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NamLab, May 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195857v1</w:t>
+                <w:t xml:space="preserve">hal-04136940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and imprint consideration in HfZrO2 ferroelectric capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+                <w:t xml:space="preserve">Study of Imprint Dynamics in HZO Ferroelectric Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Canero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High k Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NamLab, May 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136940v1</w:t>
+                <w:t xml:space="preserve">hal-04190736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Imprint Dynamics in HZO Ferroelectric Capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface engineering between HfZrO2 thin films and electrodes for enhanced ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Drouin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190736v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering between HfZrO2 thin films and electrodes for enhanced ferroelectricity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bugnet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055083v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal information processing using phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swayam Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
@@ -1882,77 +1882,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
@@ -1975,777 +1975,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+                <w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053582v1</w:t>
+                <w:t xml:space="preserve">hal-04216378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216378v1</w:t>
+                <w:t xml:space="preserve">hal-04195857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Polarisation and Conduction Mechanisms in Ferroelectric Hf0.5Zr0.5O2 Down to Deep Cryogenic Temperature 4.2 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian Coffineau</w:t>
+                <w:t xml:space="preserve">Influence of the electrode interface on the properties of ferroelectric HfZrO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">High k Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NamLab, Sep 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719069v1</w:t>
+                <w:t xml:space="preserve">hal-03775873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrode interface on the properties of ferroelectric HfZrO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study of sub-8 nm HZO-Based Ferroelectric Tunnel Junctions with Enhanced Ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High k Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NamLab, Sep 2022, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775873v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of sub-8 nm HZO-Based Ferroelectric Tunnel Junctions with Enhanced Ferroelectricity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+                <w:t xml:space="preserve">A multiscale study of the structure, chemistry and ferroelectric properties of epitaxial sol-gel PbZr0.2Ti0.8O3 films for nanomechanical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715029v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale study of the structure, chemistry and ferroelectric properties of epitaxial sol-gel PbZr0.2Ti0.8O3 films for nanomechanical switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t>
+                <w:t xml:space="preserve">Study of Polarisation and Conduction Mechanisms in Ferroelectric Hf0.5Zr0.5O2 Down to Deep Cryogenic Temperature 4.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+                <w:t xml:space="preserve">Dorian Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719104v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake-Up Effect and Retention Evolutions of Hf0.5Zr0.5O2 Capacitor by Nanostructuration Engineering</w:t>
               </w:r>
@@ -2757,77 +2757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,77 +2981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy analysis of the chemical and electronic structure of BaTiO3 ultrathin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schöffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,77 +3132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium N: Synthesis, processing and characterization of nanoscale multi functional oxide films VIII and 6th E-MRS &amp; MRS-J bilateral symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t>
@@ -3244,90 +3244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication process for sub-8 nm HfZrO2-based ferroelectric tunnel junctions with enhanced properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium E : Adaptive materials and devices for brain-inspired electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t>
@@ -3350,1320 +3350,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Raton</w:t>
+                <w:t xml:space="preserve">Role of ultra-thin Ti and Al interfacial layers in HfZrO2 ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814126v1</w:t>
+                <w:t xml:space="preserve">hal-03368741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bottom electrodes on HZO thin film properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, chemical analysis, and ferroelectric properties of chemical solution derived epitaxial PbZr$_{0.2}$Ti$_{0.8}$O$_3$ films for nanomechanical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://isaf-isif-pfm2021.org/, May 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">JMC-17 - 17ème Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274229v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+                <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Tamion</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813717v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, chemical analysis, and ferroelectric properties of chemical solution derived epitaxial PbZr$_{0.2}$Ti$_{0.8}$O$_3$ films for nanomechanical switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levert Theo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC-17 - 17ème Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759161v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultra-thin Ti and Al interfacial layers in HfZrO2 ferroelectric tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Characterisation of HfZrO2 Ferroelectric Tunnel Junctions for Neuromorphic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368741v1</w:t>
+                <w:t xml:space="preserve">hal-03354311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+                <w:t xml:space="preserve">Impact of a dielectric layer at TiN/HfZrO2 interface for ferroelectric tunnel junctions applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375553v1</w:t>
+                <w:t xml:space="preserve">hal-03372588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adela Reyes</w:t>
+                <w:t xml:space="preserve">Effect of bottom electrodes on HZO thin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://isaf-isif-pfm2021.org/, May 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814100v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterisation of HfZrO2 Ferroelectric Tunnel Junctions for Neuromorphic Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+                <w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354311v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dielectric layer at TiN/HfZrO2 interface for ferroelectric tunnel junctions applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+                <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">JMC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372588v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization mechanisms and optical properties of BiFeO3 nano and microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and electronic properties in ferroelectric barium titanate-based compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halyna Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,90 +5169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Experimental Short Term Imprint Dynamics in Ferroelectric Hafnium Oxide Through Phase‐Field Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Lepri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -5552,295 +5552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a thick B2 FeRh nanocluster film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Crystalline Phases in Hf 0.5 Zr 0.5 O 2 Thin Films through Complementary Infrared Spectroscopy and Ab Initio Supercell Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Herrera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Emilie Amzallag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verseils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR00873A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.3829-3840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613955v1</w:t>
+                <w:t xml:space="preserve">hal-04771538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Crystalline Phases in Hf 0.5 Zr 0.5 O 2 Thin Films through Complementary Infrared Spectroscopy and Ab Initio Supercell Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+                <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a thick B2 FeRh nanocluster film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schoeffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Amzallag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.3829-3840. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11679-11687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c13848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR00873A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771538v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential orientations of FeRh nanomagnets deposited on a BaTiO$_3$ epitaxial thin film</w:t>
               </w:r>
@@ -5954,295 +5954,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621770v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CE00020F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567624v1</w:t>
+                <w:t xml:space="preserve">hal-04186567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+                <w:t xml:space="preserve">Tunable crystalline structure and electrical properties of (Pb,Sr)TiO 3 films grown by liquid phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wollesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Douissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2300171. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.2096-2103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CE00020F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186567v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of an Ultra‐thin Interfacial Aluminium Layer for the Realisation of a Hf0.5Zr0.5O2 Ferroelectric Tunnel Junction.</w:t>
               </w:r>
@@ -6254,77 +6254,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (10), pp.2100585. </w:t>
@@ -6362,77 +6362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Switching of Ferroelectric Domains in 33‐200 nm‐Thick Sol‐Gel‐Grown PbZr 0.2 Ti 0.8 O 3 Films Assisted by Nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6509,90 +6509,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectricity Improvement in Ultra-Thin Hf0.5Zr0.5O2 Capacitors by the Insertion of a Ti Interfacial Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2100583, pp.2100583. </w:t>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6764,64 +6764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth Mechanisms of BiFeO 3 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Frontera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Fallacara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7191,51 +7191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-ray scattering from 180° ferroelectric stripe domains: polarization-induced strain, period disorder and wall roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7295,51 +7295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effects on multiferroic BiFeO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
@@ -7706,51 +7706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G. Karkut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8369,103 +8369,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a B2 FeRh nanocluster thick film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schöffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8545,51 +8545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Guinebretière; Philippe Goudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et matière 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8663,103 +8663,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bottom electrodes on HZO thin film features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Challenge for Memory Applications 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, New York, United States</w:t>
@@ -8788,90 +8788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Electrical and Electronic Properties of Domains and Domain Walls in Ferroelectrics Combining AFM and STEM Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/4648" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Melchiorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guennou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06455f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02269168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frontera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Colombara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Werner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03115-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila El El Kechai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Fallacara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PM6FTJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellaiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skiadopoulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kadlec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kadlec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/4648" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Melchiorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guennou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06455f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02269168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frontera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Colombara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Werner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03115-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila El El Kechai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Fallacara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PM6FTJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellaiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skiadopoulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kadlec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kadlec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>