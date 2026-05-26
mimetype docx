--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -600,168 +600,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">State-of-the-Art Research on Hf-ZrO2 Ferroelectric and Antiferroelectric Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043603v1</w:t>
+                <w:t xml:space="preserve">hal-05279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -783,219 +783,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-Art Research on Hf-ZrO2 Ferroelectric and Antiferroelectric Capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gonzalez</w:t>
+                <w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t>
+              <w:t xml:space="preserve">C'NANO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279394v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition optimization, infrared spectroscopy and ab initio simulations of ferroelectric HfZrO2 thin films</w:t>
               </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Emergent Phenomena in Low-Dimensional Ferroelectric Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Jun 2024, Berlin, Germany</w:t>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1600,484 +1600,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+                <w:t xml:space="preserve">Thermal information processing using phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swayam Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053582v1</w:t>
+                <w:t xml:space="preserve">hal-04216385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal information processing using phase change materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Interfaces engineering to enhance ferroelectricity in ultra-thin HZO CMOS compatible FTJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Méchin</w:t>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t>
+              <w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216385v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces engineering to enhance ferroelectricity in ultra-thin HZO CMOS compatible FTJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216334v1</w:t>
+                <w:t xml:space="preserve">hal-04053582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swayam Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t>
@@ -2132,64 +2132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High k Workshop 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NamLab, Sep 2022, Dresden, Germany</w:t>
@@ -2408,51 +2408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wollesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schöffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,277 +3100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to play on the fabrication process of HfZrO2 ferroelectric thin film to enhance its physical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication process for sub-8 nm HfZrO2-based ferroelectric tunnel junctions with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium N: Synthesis, processing and characterization of nanoscale multi functional oxide films VIII and 6th E-MRS &amp; MRS-J bilateral symposium</w:t>
+              <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium E : Adaptive materials and devices for brain-inspired electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682220v1</w:t>
+                <w:t xml:space="preserve">hal-03690321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication process for sub-8 nm HfZrO2-based ferroelectric tunnel junctions with enhanced properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to play on the fabrication process of HfZrO2 ferroelectric thin film to enhance its physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium E : Adaptive materials and devices for brain-inspired electronics</w:t>
+              <w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium N: Synthesis, processing and characterization of nanoscale multi functional oxide films VIII and 6th E-MRS &amp; MRS-J bilateral symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690321v1</w:t>
+                <w:t xml:space="preserve">hal-03682220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ultra-thin Ti and Al interfacial layers in HfZrO2 ferroelectric tunnel junctions</w:t>
               </w:r>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, chemical analysis, and ferroelectric properties of chemical solution derived epitaxial PbZr$_{0.2}$Ti$_{0.8}$O$_3$ films for nanomechanical switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,51 +3908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levert Theo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4395,51 +4395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization mechanisms and optical properties of BiFeO3 nano and microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and electronic properties in ferroelectric barium titanate-based compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halyna Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,64 +5986,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6535,51 +6535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth Mechanisms of BiFeO 3 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Frontera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Fallacara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7191,51 +7191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-ray scattering from 180° ferroelectric stripe domains: polarization-induced strain, period disorder and wall roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7393,295 +7393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
+                <w:t xml:space="preserve">Spin and lattice excitations of a BiFeO3 thin film and ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Wang</w:t>
+                <w:t xml:space="preserve">S Skiadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+                <w:t xml:space="preserve">V Goian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">C Kadlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+                <w:t xml:space="preserve">F Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai X.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.174108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511422v1</w:t>
+                <w:t xml:space="preserve">hal-01258804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and lattice excitations of a BiFeO3 thin film and ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Goian</w:t>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kadlec</w:t>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Kadlec</w:t>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bai X.F.</w:t>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.174108. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258804v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Rotation in Ferroelectric Tricolor PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 Superlattices</w:t>
               </w:r>
@@ -8545,51 +8545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Guinebretière; Philippe Goudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et matière 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8676,51 +8676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bottom electrodes on HZO thin film features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonzalez Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/4648" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Melchiorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guennou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06455f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02269168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frontera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Colombara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Werner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03115-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila El El Kechai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Fallacara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PM6FTJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellaiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skiadopoulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kadlec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kadlec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wollesen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Douissard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/4648" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Melchiorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Milesi-Brault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275086" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Infante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CE00020F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ishchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamblin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guennou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra06455f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02269168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frontera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00461" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Colombara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Werner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03115-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila El El Kechai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Fallacara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.029" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PM6FTJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716005331" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellaiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Skiadopoulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kadlec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kadlec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174108" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hubault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Karkut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b03456" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C.Infante" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lisenkov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.057601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/rayons-x-et-matiere-6/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>