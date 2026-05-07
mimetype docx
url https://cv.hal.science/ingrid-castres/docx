--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -890,429 +890,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific prediction equation is necessary to estimate peak oxygen uptake in obese patients with metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home-based neuromuscular electrical stimulation improves exercise tolerance and health-related quality of life in patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debeaumont</w:t>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tardif</w:t>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Folope</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Lemaitre</w:t>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40618-015-0411-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S105049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289399v1</w:t>
+                <w:t xml:space="preserve">hal-02355582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based neuromuscular electrical stimulation improves exercise tolerance and health-related quality of life in patients with COPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/COPD.S105049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355582v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific prediction equation is necessary to estimate peak oxygen uptake in obese patients with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debeaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Costalat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Castres</w:t>
+                <w:t xml:space="preserve">C. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+                <w:t xml:space="preserve">V. Folope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
+                <w:t xml:space="preserve">F. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.635-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40618-015-0411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325466v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and Sensitivity of the 6-Minute Stepper Test in Patients with COPD</w:t>
               </w:r>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,81 +1544,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355742v1</w:t>
+                <w:t xml:space="preserve">hal-02360232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360232v1</w:t>
+                <w:t xml:space="preserve">hal-02355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Additional Respiratory Muscle Endurance Training in Young Well- Trained Swimmers</w:t>
               </w:r>
@@ -1835,299 +1835,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life and Obesity Class Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Folope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dechelotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (11), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1262830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360224v1</w:t>
+                <w:t xml:space="preserve">hal-02360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Obesity Class Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Folope</w:t>
+                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dechelotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (4), pp.741-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1262830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2282,51 +2282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-016-0530-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Eric Dubart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debeaumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debeaumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folope" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-015-0411-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S105049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15412555.2014.974733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dechelotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1262830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-016-0530-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Eric Dubart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debeaumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S105049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debeaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folope" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-015-0411-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15412555.2014.974733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dechelotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1262830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>