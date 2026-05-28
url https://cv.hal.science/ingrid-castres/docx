--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -890,429 +890,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based neuromuscular electrical stimulation improves exercise tolerance and health-related quality of life in patients with COPD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A specific prediction equation is necessary to estimate peak oxygen uptake in obese patients with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+                <w:t xml:space="preserve">D. Debeaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Castres</w:t>
+                <w:t xml:space="preserve">C. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+                <w:t xml:space="preserve">V. Folope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/COPD.S105049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (6), pp.635-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40618-015-0411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355582v1</w:t>
+                <w:t xml:space="preserve">hal-02289399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home-based neuromuscular electrical stimulation improves exercise tolerance and health-related quality of life in patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S105049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325466v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific prediction equation is necessary to estimate peak oxygen uptake in obese patients with metabolic syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tardif</w:t>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Folope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Castres</w:t>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemaitre</w:t>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (6), pp.635-642. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40618-015-0411-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289399v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and Sensitivity of the 6-Minute Stepper Test in Patients with COPD</w:t>
               </w:r>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,574 +1568,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+                <w:t xml:space="preserve">Effect of Additional Respiratory Muscle Endurance Training in Young Well- Trained Swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.630 - 638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355742v1</w:t>
+                <w:t xml:space="preserve">hal-02360274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Additional Respiratory Muscle Endurance Training in Young Well- Trained Swimmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life and Obesity Class Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Folope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dechelotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (11), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1262830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360274v1</w:t>
+                <w:t xml:space="preserve">hal-02360296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Obesity Class Relationships</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilatory function in breath-hold divers: effect of glossopharyngeal insufflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Clua</w:t>
+                <w:t xml:space="preserve">Bernard Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (4), pp.741-747. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1277-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2282,51 +2140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-016-0530-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Eric Dubart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debeaumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S105049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debeaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folope" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-015-0411-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15412555.2014.974733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dechelotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1262830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chavallard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-016-0530-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Eric Dubart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debeaumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-119726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debeaumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folope" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-015-0411-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S105049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15412555.2014.974733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dechelotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny-Chollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1262830" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andr&#233;ani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1277-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DE85E658DE9EAB367F8BCD32B09176F9A8FA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>