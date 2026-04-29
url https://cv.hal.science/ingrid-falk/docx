--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -771,51 +771,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t>
+                <w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bruneau</w:t>
@@ -833,97 +833,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t>
+              <w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205175v1</w:t>
+                <w:t xml:space="preserve">hal-01205171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création lexicale et corpus dynamique : quelles variables contextuelles ?</w:t>
+                <w:t xml:space="preserve">Le Logoscope : une approche textuelle de la veille néologique. Des raisons linguistiques à l’interface web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bruneau</w:t>
@@ -941,73 +941,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e journées internationales LTT 2015 à Strasbourg : « La création lexicale en situation : texte, genres, cultures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CINEO 2015 - III Congreso Internacional de Neología en las Lenguas Románicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Salamanca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205171v1</w:t>
+                <w:t xml:space="preserve">hal-01205175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatisé de la néologie : pourquoi et comment intégrer l'analyse thématique ?</w:t>
               </w:r>
@@ -1972,51 +1972,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping Synonyms by Definitions</w:t>
+                <w:t xml:space="preserve">Sens, synonymes et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
@@ -2034,73 +2034,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Wolverhampton, UK Institute for Parallel Processing, BAS, Bulgaria Incoma Ltd, Shoumen, Bulgaria, Sep 2009, Borovets, Bulgaria. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique du Langage Naturel - TALN'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de Paris-Nord, Université Paris 13 &amp; CNRS (LIPN), Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00418458v1</w:t>
+                <w:t xml:space="preserve">inria-00403572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Information for Multilinguality in the SEMbySEM Project.</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens, synonymes et définitions</w:t>
+                <w:t xml:space="preserve">Grouping Synonyms by Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
@@ -2250,73 +2250,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique du Langage Naturel - TALN'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Informatique de Paris-Nord, Université Paris 13 &amp; CNRS (LIPN), Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wolverhampton, UK Institute for Parallel Processing, BAS, Bulgaria Incoma Ltd, Shoumen, Bulgaria, Sep 2009, Borovets, Bulgaria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00403572v1</w:t>
+                <w:t xml:space="preserve">inria-00418458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer SynLex</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FED7926B"/>
+    <w:nsid w:val="620E303C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3896,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-falk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Osswald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herrmann," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bellalem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-falk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Osswald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herrmann," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bellalem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>