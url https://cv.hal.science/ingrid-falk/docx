--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -1186,217 +1186,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing NLP Tasks by the Use of a Recent Neural Incremental Clustering Approach Based on Cluster Data Feature Maximization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying French Verbs Using French and English Lexical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM - 9th Workshop on Self-Organizing Maps - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">The 50th annual meeting of the Association for Computational Linguistics - ACL'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Computational Linguistics (ACL), Jul 2012, Jeju, South Korea. pp.854--863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781589v1</w:t>
+                <w:t xml:space="preserve">hal-00690484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying French Verbs Using French and English Lexical Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing NLP Tasks by the Use of a Recent Neural Incremental Clustering Approach Based on Cluster Data Feature Maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Lamirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th annual meeting of the Association for Computational Linguistics - ACL'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association for Computational Linguistics (ACL), Jul 2012, Jeju, South Korea. pp.854--863</w:t>
+              <w:t xml:space="preserve">WSOM - 9th Workshop on Self-Organizing Maps - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690484v1</w:t>
+                <w:t xml:space="preserve">hal-00781589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Linguistic and Domain Knowledge for Second Language Learning in Virtual Worlds</w:t>
               </w:r>
@@ -1566,349 +1566,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00634270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Lexical Support for the SEMbySEM project.</w:t>
+                <w:t xml:space="preserve">Using Formal Concept Analysis to Acquire Knowledge about Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Cruz-Lara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herrmann,</w:t>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC Workshop Language Resource and Technology Standards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valetta, Malta</w:t>
+              <w:t xml:space="preserve">7th International Conference on Concept Lattices and Their Applications - CLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00509763v1</w:t>
+                <w:t xml:space="preserve">hal-00516789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping a Classification of French Verbs Using Formal Concept Analysis.</w:t>
+                <w:t xml:space="preserve">Multilingual Lexical Support for the SEMbySEM project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gardent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cruz-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bellalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herrmann,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Verbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pisa, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">LREC Workshop Language Resource and Technology Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521268v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00509763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Formal Concept Analysis to Acquire Knowledge about Verbs</w:t>
+                <w:t xml:space="preserve">Bootstrapping a Classification of French Verbs Using Formal Concept Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Concept Lattices and Their Applications - CLA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.12</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Verbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pisa, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516789v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for grouping synonyms.</w:t>
+                <w:t xml:space="preserve">Sens, synonymes et définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
@@ -1926,97 +1926,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLexicography in the 21st century (eLex 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for English Corpus Linguistics (CECL) under the aegis of the European Association for Lexicography (EURALEX), Oct 2009, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique du Langage Naturel - TALN'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de Paris-Nord, Université Paris 13 &amp; CNRS (LIPN), Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424897v1</w:t>
+                <w:t xml:space="preserve">inria-00403572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens, synonymes et définitions</w:t>
+                <w:t xml:space="preserve">A method for grouping synonyms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardent</w:t>
@@ -2034,289 +2034,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique du Langage Naturel - TALN'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Informatique de Paris-Nord, Université Paris 13 &amp; CNRS (LIPN), Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">eLexicography in the 21st century (eLex 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for English Corpus Linguistics (CECL) under the aegis of the European Association for Lexicography (EURALEX), Oct 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00403572v1</w:t>
+                <w:t xml:space="preserve">inria-00424897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Information for Multilinguality in the SEMbySEM Project.</w:t>
+                <w:t xml:space="preserve">Grouping Synonyms by Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Bellalem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K - International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wolverhampton, UK Institute for Parallel Processing, BAS, Bulgaria Incoma Ltd, Shoumen, Bulgaria, Sep 2009, Borovets, Bulgaria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00423602v1</w:t>
+                <w:t xml:space="preserve">inria-00418458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping Synonyms by Definitions</w:t>
+                <w:t xml:space="preserve">Linguistic Information for Multilinguality in the SEMbySEM Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cruz-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bellalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bellalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Wolverhampton, UK Institute for Parallel Processing, BAS, Bulgaria Incoma Ltd, Shoumen, Bulgaria, Sep 2009, Borovets, Bulgaria. pp.6</w:t>
+              <w:t xml:space="preserve">IC3K - International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00418458v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer SynLex</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="620E303C"/>
+    <w:nsid w:val="F44A9339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3896,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-falk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Osswald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herrmann," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bellalem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-falk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.02.060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92JTF2R3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9377-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bruneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Beltrachini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516789v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Osswald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herrmann," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521268v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bellalem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier-Ferry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Rosio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77968?tab=aboutauthor&amp;amp;format=HC" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>