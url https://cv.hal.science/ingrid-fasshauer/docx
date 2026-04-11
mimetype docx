--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -106,213 +106,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'économie sociale et solidaire pour une autre gestion des EHPAD et des crèches: vers une gestion alternative?</w:t>
+                <w:t xml:space="preserve">Les tiers-lieux en EHPAD, de nouveaux modes de participation et de socialisation des personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannig Robin</w:t>
+                <w:t xml:space="preserve">Cristelle Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1) (121), pp.44-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460338v1</w:t>
+                <w:t xml:space="preserve">hal-04455784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux en EHPAD, de nouveaux modes de participation et de socialisation des personnes âgées dépendantes</w:t>
+                <w:t xml:space="preserve">Les apports de l'économie sociale et solidaire pour une autre gestion des EHPAD et des crèches: vers une gestion alternative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Ferreira de Moura</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (136), pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.136.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455784v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-création de valeur et innovation sociale : l’exemple des living labs</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Defalvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1042,290 +1042,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux et santé : quelles dynamiques territoriales ?</w:t>
+                <w:t xml:space="preserve">Third places for healthcare : creating public value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">32th RESER International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942315v1</w:t>
+                <w:t xml:space="preserve">hal-03942307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux et santé : des coopérations inédites à l'échelle d'un territoire</w:t>
+                <w:t xml:space="preserve">Tiers-lieux et santé : quelles dynamiques territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656534v1</w:t>
+                <w:t xml:space="preserve">hal-03942315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third places for healthcare : creating public value</w:t>
+                <w:t xml:space="preserve">Tiers-lieux et santé : des coopérations inédites à l'échelle d'un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th RESER International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942307v1</w:t>
+                <w:t xml:space="preserve">hal-03656534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l’économie sociale et solidaire pour une autre gestion des EHPAD et des crèches : vers une gestion alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Ferreira de Moura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergamaschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire.francetierslieux.fr/projet-recherche/cahier-de-recherche-un-peu-plus-quun-etat-de-lart/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Ferreira de Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergamaschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire.francetierslieux.fr/projet-recherche/cahier-de-recherche-un-peu-plus-quun-etat-de-lart/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>