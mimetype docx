--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -452,209 +452,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale: le cas d'un living lab rural</w:t>
+                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale : le cas d’un living lab rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34 (1-2), pp.61-82. </w:t>
+              <w:t xml:space="preserve">, 2017, La fabrique des politiques publiques; Une construction plurielle, 34 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276034v1</w:t>
+                <w:t xml:space="preserve">hal-03465922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale : le cas d’un living lab rural</w:t>
+                <w:t xml:space="preserve">Crowdsourcing public et innovation territoriale: le cas d'un living lab rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La fabrique des politiques publiques; Une construction plurielle, 34 (1-2), </w:t>
+              <w:t xml:space="preserve">, 2017, 34 (1-2), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.34.2017.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465922v1</w:t>
+                <w:t xml:space="preserve">hal-02276034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler pour la foule? Le cas des plateformes d'equity-crowdfunding</w:t>
               </w:r>
@@ -1344,165 +1344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles économiques de l'innovation ouverte : le cas des living labs santé autonomie</w:t>
+                <w:t xml:space="preserve">Les modèles économiques des living labs en santé et autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXè Conférence Annuelle de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942354v1</w:t>
+                <w:t xml:space="preserve">hal-03942364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles économiques des living labs en santé et autonomie</w:t>
+                <w:t xml:space="preserve">Les modèles économiques de l'innovation ouverte : le cas des living labs santé autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIXè Conférence Annuelle de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942364v1</w:t>
+                <w:t xml:space="preserve">hal-03942354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living lab, a device for smart rural territory?</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Ferreira de Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergamaschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire.francetierslieux.fr/projet-recherche/cahier-de-recherche-un-peu-plus-quun-etat-de-lart/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Ferreira de Moura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.34.2017.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.031.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergamaschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colombet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ottolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire.francetierslieux.fr/projet-recherche/cahier-de-recherche-un-peu-plus-quun-etat-de-lart/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>