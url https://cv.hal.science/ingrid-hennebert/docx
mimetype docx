--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -162,2238 +162,2342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
+                <w:t xml:space="preserve">Persistence of implicit recognition in neurocognitive diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13872877261436626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432408v1</w:t>
+                <w:t xml:space="preserve">hal-05595297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade sévère</w:t>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Doctorales (JSDoC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05432411v1</w:t>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0714980825100147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé</w:t>
+                <w:t xml:space="preserve">Le rôle des émotions dans la reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé : une revue narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’Automne Jeunes Chercheurs en SHS &amp; Santé Publique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05432418v1</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (8), pp.467-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62581/revgeri.22379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soignants se sentent-ils reconnus par les personnes atteintes de troubles neurocognitifs sévères ?</w:t>
+                <w:t xml:space="preserve">La reconnaissance des soignants par les personnes atteintes d’une MNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04608283v1</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (168), pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2024.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de Monsieur Maurice</w:t>
+                <w:t xml:space="preserve">Le conflit des réalités entre celles des personnes âgées malades de la mémoire, de leurs aidants et d’un corps social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du pôle gérontologie : le cas de Monsieur Maurice</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05432897v1</w:t>
+              <w:t xml:space="preserve">Repères en gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance et maladies neuro-évolutives : des soignants aux familles</w:t>
+                <w:t xml:space="preserve">Sense of Recognition for Healthcare Professionals Working With Institutionalized Older Adults with Advanced Neuro-Evolutionary Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-04402687v1</w:t>
+              <w:t xml:space="preserve">Journal of Aging Science and Gerontology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La permanence de la reconnaissance implicite chez les personnes âgées atteintes d'une maladie neuro-évolutive à un stade sévère</w:t>
+                <w:t xml:space="preserve">Le vécu des familles face à l'évolution de la maladie neuro-évolutive de leur proche en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès francophone Fragilité du sujet âgé : prévention de la perte d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05363068v1</w:t>
+                <w:t xml:space="preserve">hal-05124566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître sans se souvenir : la persistance de la reconnaissance implicite dans les stades sévères des maladies neuro-évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des familles dont le proche est atteint d’une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 19 èmesjournées d’études du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de reconnaissance des aides-soignantes travaillant auprès de personnes âgées institutionnalisées atteintes d'une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Signoret - Journées de printemps de la SNLF - de la clinique à la recherche en neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The permanency of the implicit affective memory among old people in severe stage of neuroevolutionary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu des familles face à l'évolution de la maladie neuro-évolutive de leur proche en EHPAD</w:t>
+                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès francophone Fragilité du sujet âgé : prévention de la perte d'autonomie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05124566v1</w:t>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître sans se souvenir : la persistance de la reconnaissance implicite dans les stades sévères des maladies neuro-évolutives</w:t>
+                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05432403v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Doctorales (JSDoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale CLESCO Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des familles dont le proche est atteint d’une maladie neuro-évolutive à un stade avancé</w:t>
+                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 19 èmesjournées d’études du Groupe de Réflexion en Psychopathologie Cognitive</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04722574v1</w:t>
+              <w:t xml:space="preserve">Université d’Automne Jeunes Chercheurs en SHS &amp; Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médéric Alzheimer, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des aides-soignantes travaillant auprès de personnes âgées institutionnalisées atteintes d'une maladie neuro-évolutive à un stade avancé</w:t>
+                <w:t xml:space="preserve">Les soignants se sentent-ils reconnus par les personnes atteintes de troubles neurocognitifs sévères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Signoret - Journées de printemps de la SNLF - de la clinique à la recherche en neuropsychologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04426330v1</w:t>
+              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Dijon, Apr 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The permanency of the implicit affective memory among old people in severe stage of neuroevolutionary disease</w:t>
+                <w:t xml:space="preserve">Le cas de Monsieur Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th of the International Conference for Young Researchers in Psychology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04402708v1</w:t>
+              <w:t xml:space="preserve">Séminaire du pôle gérontologie : le cas de Monsieur Maurice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI), Université Toulouse Jean Jaurès, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de reconnaissance et maladies neuro-évolutives : des soignants aux familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études - Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI), Université Toulouse Jean Jaurès, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire implicite affective et lecture systémique des problématiques du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur la mémoire implicite affective et lecture systémique des problématiques du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2023, Lyon 2 université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense of Recognition for Healthcare Professionals Working With Institutionalized Older Adults with Advanced Neuro-Evolutionary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Gériatrie et Gérontologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon proche parvient-il à me reconnaître malgré ses troubles cognitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je vous connais mais je ne sais plus d’où...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du vieillissement : Les vieux, le vrai du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de reconnaissance des familles</w:t>
+                <w:t xml:space="preserve">La permanence de la reconnaissance implicite chez les personnes âgées atteintes d'une maladie neuro-évolutive à un stade sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-04403565v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université de Toulouse, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05363068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il me semble que nous nous connaissons… mais je ne sais plus d’où…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2461,51 +2565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8216A7BC"/>
+    <w:nsid w:val="C44B453C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2692,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-hennebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1389-4700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291818420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05363068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-hennebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1389-4700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291818420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261436626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05363068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>