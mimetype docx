--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1281,1075 +1281,1075 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
+                <w:t xml:space="preserve">La permanence de la reconnaissance implicite chez les personnes âgées atteintes d'une maladie neuro-évolutive à un stade sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université de Toulouse, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025TLSEJ047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432408v1</w:t>
-[...815 lines deleted...]
-                <w:t xml:space="preserve">hal-04402687v1</w:t>
+                <w:t xml:space="preserve">tel-05363068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La permanence de la reconnaissance implicite chez les personnes âgées atteintes d'une maladie neuro-évolutive à un stade sévère</w:t>
+                <w:t xml:space="preserve">Les liens invisibles : explorer la persistance de la reconnaissance implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Hennebert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Doctorales (JSDoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale CLESCO Université Toulouse Jean Jaurès, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance implicite chez les personnes âgées présentant une maladie neuro-évolutive à un stade avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Automne Jeunes Chercheurs en SHS &amp; Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médéric Alzheimer, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soignants se sentent-ils reconnus par les personnes atteintes de troubles neurocognitifs sévères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Dijon, Apr 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas de Monsieur Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du pôle gérontologie : le cas de Monsieur Maurice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI), Université Toulouse Jean Jaurès, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de reconnaissance et maladies neuro-évolutives : des soignants aux familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études - Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI), Université Toulouse Jean Jaurès, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon proche parvient-il à me reconnaître malgré ses troubles cognitifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en Psychologie Gérontologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire implicite affective et lecture systémique des problématiques du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur la mémoire implicite affective et lecture systémique des problématiques du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2023, Lyon 2 université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense of Recognition for Healthcare Professionals Working With Institutionalized Older Adults with Advanced Neuro-Evolutionary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles de la Société Française de Gériatrie et Gérontologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05363068v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je vous connais mais je ne sais plus d’où...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du vieillissement : Les vieux, le vrai du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2565,51 +2565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C44B453C"/>
+    <w:nsid w:val="4B7B9508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2796,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-hennebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1389-4700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291818420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261436626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05363068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-hennebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1389-4700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291818420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hennebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261436626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980825100147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62581/revgeri.22379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05363068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>