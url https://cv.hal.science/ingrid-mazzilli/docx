--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1193,217 +1193,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une mise en perspective des concepts d’écosystème RH et de GRH territoriale comme leviers de transition juste pour les territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">Journée de recherche : "Territoire et GRH : collaborations et dynamiques partenariales renforcées et vertueuses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRT "Territoire, RSE, Innovations", May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138192v1</w:t>
+                <w:t xml:space="preserve">hal-05078025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mise en perspective des concepts d’écosystème RH et de GRH territoriale comme leviers de transition juste pour les territoires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche : "Territoire et GRH : collaborations et dynamiques partenariales renforcées et vertueuses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRT "Territoire, RSE, Innovations", May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078025v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t>
               </w:r>
@@ -1592,77 +1592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,165 +3425,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'une instrumentation de GRH territoriale : le cas d'un pôle de compétitivité</w:t>
+                <w:t xml:space="preserve">Gérer les ressources humaines en situation de co-activité de proximité : le cas des pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Pôles de compétitivité et développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Liège (HEC Management School), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528687v1</w:t>
+                <w:t xml:space="preserve">halshs-00528685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les ressources humaines en situation de co-activité de proximité : le cas des pôles de compétitivité</w:t>
+                <w:t xml:space="preserve">L'émergence d'une instrumentation de GRH territoriale : le cas d'un pôle de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Pôles de compétitivité et développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Liège (HEC Management School), Belgique</w:t>
+              <w:t xml:space="preserve">XXème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528685v1</w:t>
+                <w:t xml:space="preserve">halshs-00528687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running collaborative projects in competetitive clusters</w:t>
               </w:r>
@@ -4949,51 +4949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E27B6E7"/>
+    <w:nsid w:val="B8C69047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174541724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05056629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.135.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095754ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Calamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05078025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174541724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05056629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.135.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095754ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Calamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05078025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>