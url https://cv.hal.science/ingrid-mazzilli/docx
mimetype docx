--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -945,243 +945,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter les projets d'innovation au sein des pôles de compétitivité : des leviers managériaux et humains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piloter les projets d'innovation au sein des pôles de compétitivité: Des leviers managériaux à mobiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Picq</w:t>
+                <w:t xml:space="preserve">D. Retour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (4), 85-113 p</w:t>
+              <w:t xml:space="preserve">, 2009, Vol. 12, (n°4,), p. 85-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312558v1</w:t>
+                <w:t xml:space="preserve">halshs-00546665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter les projets d'innovation au sein des pôles de compétitivité: Des leviers managériaux à mobiliser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Mazzilli</w:t>
+                <w:t xml:space="preserve">Piloter les projets d'innovation au sein des pôles de compétitivité : des leviers managériaux et humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Defélix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Retour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Picq</w:t>
+                <w:t xml:space="preserve">Thierry Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vol. 12, (n°4,), p. 85-113</w:t>
+              <w:t xml:space="preserve">, 2009, 12 (4), 85-113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00546665v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1193,217 +1193,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mise en perspective des concepts d’écosystème RH et de GRH territoriale comme leviers de transition juste pour les territoires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche : "Territoire et GRH : collaborations et dynamiques partenariales renforcées et vertueuses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRT "Territoire, RSE, Innovations", May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078025v1</w:t>
+                <w:t xml:space="preserve">hal-05138192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une mise en perspective des concepts d’écosystème RH et de GRH territoriale comme leviers de transition juste pour les territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Evon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">Journée de recherche : "Territoire et GRH : collaborations et dynamiques partenariales renforcées et vertueuses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRT "Territoire, RSE, Innovations", May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138192v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t>
               </w:r>
@@ -1592,77 +1592,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2680,64 +2680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les politiques de GRH et les stratégies d'innovation : proposition d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,94 +2745,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00783717v1</w:t>
+                <w:t xml:space="preserve">halshs-00785820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les politiques de GRH et les stratégies d'innovation : proposition d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,51 +2840,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785820v1</w:t>
+                <w:t xml:space="preserve">halshs-00783717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de GRH territoriale : d'une logique de transposition à la construction d'un modèle nouveau ?</w:t>
               </w:r>
@@ -2933,549 +2933,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00909218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GTEC au sein des pôles de compétitivité conduit-elle à la sécurisation des parcours professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">GRH, Territoire et Traduction, ou la difficile naissance d'une gestion territoriale des ressources humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Université d'été Emploi, Compétences et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rennes/Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552836v1</w:t>
+                <w:t xml:space="preserve">halshs-00552934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pôles de compétitivité ; ; rupture ;GRH traditionnelle ;Une analyse des actions menées au sein des 12 pôles de la région Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">La GTEC au sein des pôles de compétitivité conduit-elle à la sécurisation des parcours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème Université d'été Emploi, Compétences et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552913v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPEC territoriale : quelle contribution à la sécurisation des parcours professionnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Les pôles de compétitivité ; ; rupture ;GRH traditionnelle ;Une analyse des actions menées au sein des 12 pôles de la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">université d'été de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. 21 p</w:t>
+              <w:t xml:space="preserve">20ème Congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00594573v1</w:t>
+                <w:t xml:space="preserve">halshs-00552913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation industrielle ou technologique, PME ou diversité d'acteurs : quelle influence du contexte sur la GRH des pôles de compétitivité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">GPEC territoriale : quelle contribution à la sécurisation des parcours professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PME innovantes, clusters et territoires : théories et pratiques de la gestion des compétences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Tours, France. 17 p</w:t>
+              <w:t xml:space="preserve">université d'été de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552915v1</w:t>
+                <w:t xml:space="preserve">halshs-00594573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un dispositif de gestion des ressources humaines territoriale: une affaire de traduction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Orientation industrielle ou technologique, PME ou diversité d'acteurs : quelle influence du contexte sur la GRH des pôles de compétitivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PME innovantes, clusters et territoires : théories et pratiques de la gestion des compétences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Tours, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552935v1</w:t>
+                <w:t xml:space="preserve">halshs-00552915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRH, Territoire et Traduction, ou la difficile naissance d'une gestion territoriale des ressources humaines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Construire un dispositif de gestion des ressources humaines territoriale: une affaire de traduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Rennes/Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">PME innovantes, clusters et territoires : théories et pratiques de la gestion des compétences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552934v1</w:t>
+                <w:t xml:space="preserve">halshs-00552935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les ressources humaines en situation de co-activité de proximité : le cas des pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Pôles de compétitivité et développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Liège (HEC Management School), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une instrumentation de GRH territoriale : le cas d'un pôle de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3569,90 +3569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running collaborative projects in competetitive clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Defelix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management/ISEOR Lyon conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and Valorizing Human Resources Within Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et valoriser les ressources humaines au sein des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,64 +4260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu au territoire : la longue marche de la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Gestion des compétences. Nouvelles dimensions, nouvelles relations", coordonné par D. Retour, T. Picq and C. Defélix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, p. 197-209, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#RH ET TERRITOIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les politiques de GRH et les stratégies d'Innovation : Proposition d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de GRH territorial: d'une logique de transposition à la construction d'un modèle nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4949,51 +4949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8C69047"/>
+    <w:nsid w:val="9D6295A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174541724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05056629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.135.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095754ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Calamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05078025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174541724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05056629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Evon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.135.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095754ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086010ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Calamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazzilli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05078025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03412064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichara Kin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calamel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04681127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04335770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loub&#232;s Anne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00910096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>