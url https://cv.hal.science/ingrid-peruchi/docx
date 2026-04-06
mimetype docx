--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -100,786 +100,786 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diáspora científica e as visões do Brasil na França</w:t>
+                <w:t xml:space="preserve">Contributions de l’œuvre d’Abdelmalek Sayad - L’immigration et les paradoxes de l’identité (1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Encontro da diáspora de ciência, tecnologia e inovação do Brasil na França</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Langue, culture et identité : plurilinguisme, polylinguisme, hybridation. Séminaire doctoral EDUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434475v1</w:t>
+                <w:t xml:space="preserve">hal-04434471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Imaginários sobre o português língua não-materna na política plurilingue francesa: entre “língua de cultura” e “língua de comunicação internacional”</w:t>
+                <w:t xml:space="preserve">A diáspora científica e as visões do Brasil na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino-aprendizagem do português língua não-materna : reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">III Encontro da diáspora de ciência, tecnologia e inovação do Brasil na França</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434468v1</w:t>
+                <w:t xml:space="preserve">hal-04434475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’œuvre d’Abdelmalek Sayad - L’immigration et les paradoxes de l’identité (1991)</w:t>
+                <w:t xml:space="preserve">“Imaginários sobre o português língua não-materna na política plurilingue francesa: entre “língua de cultura” e “língua de comunicação internacional”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue, culture et identité : plurilinguisme, polylinguisme, hybridation. Séminaire doctoral EDUC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ensino-aprendizagem do português língua não-materna : reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434471v1</w:t>
+                <w:t xml:space="preserve">hal-04434468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planejamento linguístico e desenvolvimento de políticas para o ensino do português na França</w:t>
+                <w:t xml:space="preserve">O ensino escolar de português na França em perspectiva histórica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro de Professores de Língua, Literatura e Civilização Brasileira na França</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">A internacionalização da língua portuguesa: da teoria à prática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434482v1</w:t>
+                <w:t xml:space="preserve">hal-04434491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visto do Norte: análise do discurso da imprensa francesa acerca da teoria decolonial</w:t>
+                <w:t xml:space="preserve">Novos (velhos?) paradigmas epistemológicos no discurso da extrema direita brasileira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13º Congresso Brasileiro de Linguística Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">XIV SINEFIL – Simpósio Nacional de Estudos Filológicos e Linguísticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434486v1</w:t>
+                <w:t xml:space="preserve">hal-04434495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino escolar de português na França em perspectiva histórica</w:t>
+                <w:t xml:space="preserve">Planejamento linguístico e desenvolvimento de políticas para o ensino do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A internacionalização da língua portuguesa: da teoria à prática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IV Encontro de Professores de Língua, Literatura e Civilização Brasileira na França</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434491v1</w:t>
+                <w:t xml:space="preserve">hal-04434482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novos (velhos?) paradigmas epistemológicos no discurso da extrema direita brasileira</w:t>
+                <w:t xml:space="preserve">Visto do Norte: análise do discurso da imprensa francesa acerca da teoria decolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV SINEFIL – Simpósio Nacional de Estudos Filológicos e Linguísticos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13º Congresso Brasileiro de Linguística Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434495v1</w:t>
+                <w:t xml:space="preserve">hal-04434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de ‘responsabilité sociétale des entreprises’ au Brésil : raisons et effets socio-commerciaux dans le discours publicitaire et de la presse spécialisée</w:t>
+                <w:t xml:space="preserve">Les Langues Etrangères Appliquées : défis et atouts d’une filière à vocation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours et discorde dans les initiatives RSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée français langue professionnelle appliquée dans l’enseignement supérieur : pistes de réflexion / partage d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434500v1</w:t>
+                <w:t xml:space="preserve">hal-04434503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Langues Etrangères Appliquées : défis et atouts d’une filière à vocation professionnelle</w:t>
+                <w:t xml:space="preserve">Le concept de ‘responsabilité sociétale des entreprises’ au Brésil : raisons et effets socio-commerciaux dans le discours publicitaire et de la presse spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée français langue professionnelle appliquée dans l’enseignement supérieur : pistes de réflexion / partage d’expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brasília, Brazil</w:t>
+              <w:t xml:space="preserve">Discours et discorde dans les initiatives RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434503v1</w:t>
+                <w:t xml:space="preserve">hal-04434500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du Brésil : les limites du Sud Global dans le discours de Jair Bolsonaro</w:t>
+                <w:t xml:space="preserve">La nouvelle politique extérieure brésilienne : entre négation des ‘épistémologies du Sud’ et retour aux ‘grands récits’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir et pouvoir dans un monde polycentrique (DNC3-ALED) - les discours aux prismes des langues, des cultures et des espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Inventions du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434506v1</w:t>
+                <w:t xml:space="preserve">hal-04434518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle politique extérieure brésilienne : entre négation des ‘épistémologies du Sud’ et retour aux ‘grands récits’ ?</w:t>
+                <w:t xml:space="preserve">Emergence du Brésil : les limites du Sud Global dans le discours de Jair Bolsonaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventions du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Savoir et pouvoir dans un monde polycentrique (DNC3-ALED) - les discours aux prismes des langues, des cultures et des espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434518v1</w:t>
+                <w:t xml:space="preserve">hal-04434506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O método contrastivo no ensino da tradução e a construção de um imaginário sobre as línguas em jogo</w:t>
               </w:r>
@@ -926,319 +926,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le passé pointe dans le présent : le coup d’Etat de 1964 et l’élection de Jair Bolsonaro</w:t>
+                <w:t xml:space="preserve">Entre mitos do passado e desejo de afirmação internacional: a nova imigração brasileira e seus efeitos sobre a identidade nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VOIR / REVOIR, Revenir sur les traces, définir le présent : la péninsule Ibérique après les dictatures</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">dos Santos; Idelette Fonseca and Matos; Edilene and Segolin; Fernando. </w:t>
+              <w:t xml:space="preserve">SIMELP – Da união à diversidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema e literatura: narrativas e poéticas</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01755184v1</w:t>
+              <w:t xml:space="preserve">Anais do VI SIMELP – Da união à diversidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Instituto Politécnico de Santarém, pp.1771-1790, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mitos do passado e desejo de afirmação internacional: a nova imigração brasileira e seus efeitos sobre a identidade nacional</w:t>
+                <w:t xml:space="preserve">Quand le passé pointe dans le présent : le coup d’Etat de 1964 et l’élection de Jair Bolsonaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOS SANTOS, Graça, ESTEVES, José Manuel, IGLESIAS, Lina, CORDEIRO, Gonçalo Plácido. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMELP – Da união à diversidade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">VOIR / REVOIR, Revenir sur les traces, définir le présent : la péninsule Ibérique après les dictatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.229-240, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As 'Memórias Póstumas de Brás Cubas' do procedimento narrativo realista à narrativa fílmica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dos Santos; Idelette Fonseca and Matos; Edilene and Segolin; Fernando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais do VI SIMELP – Da união à diversidade</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">Cinema e literatura: narrativas e poéticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUFBA, pp.73--90, 2014, 978-85-232-1208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434451v1</w:t>
+                <w:t xml:space="preserve">hal-01755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1621,51 +1621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peruchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434482v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bueno Peruchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maras Margherita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchi Ingrid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peruchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bueno Peruchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maras Margherita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchi Ingrid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>