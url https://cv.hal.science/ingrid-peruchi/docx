--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planejamento linguístico e desenvolvimento de políticas para o ensino do português na França</w:t>
+                <w:t xml:space="preserve">Visto do Norte: análise do discurso da imprensa francesa acerca da teoria decolonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Encontro de Professores de Língua, Literatura e Civilização Brasileira na França</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13º Congresso Brasileiro de Linguística Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434482v1</w:t>
+                <w:t xml:space="preserve">hal-04434486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visto do Norte: análise do discurso da imprensa francesa acerca da teoria decolonial</w:t>
+                <w:t xml:space="preserve">Planejamento linguístico e desenvolvimento de políticas para o ensino do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13º Congresso Brasileiro de Linguística Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">IV Encontro de Professores de Língua, Literatura e Civilização Brasileira na França</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434486v1</w:t>
+                <w:t xml:space="preserve">hal-04434482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Langues Etrangères Appliquées : défis et atouts d’une filière à vocation professionnelle</w:t>
               </w:r>
@@ -926,319 +926,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mitos do passado e desejo de afirmação internacional: a nova imigração brasileira e seus efeitos sobre a identidade nacional</w:t>
+                <w:t xml:space="preserve">Quand le passé pointe dans le présent : le coup d’Etat de 1964 et l’élection de Jair Bolsonaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DOS SANTOS, Graça, ESTEVES, José Manuel, IGLESIAS, Lina, CORDEIRO, Gonçalo Plácido. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMELP – Da união à diversidade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">VOIR / REVOIR, Revenir sur les traces, définir le présent : la péninsule Ibérique après les dictatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.229-240, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As 'Memórias Póstumas de Brás Cubas' do procedimento narrativo realista à narrativa fílmica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dos Santos; Idelette Fonseca and Matos; Edilene and Segolin; Fernando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais do VI SIMELP – Da união à diversidade</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04434451v1</w:t>
+              <w:t xml:space="preserve">Cinema e literatura: narrativas e poéticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUFBA, pp.73--90, 2014, 978-85-232-1208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le passé pointe dans le présent : le coup d’Etat de 1964 et l’élection de Jair Bolsonaro</w:t>
+                <w:t xml:space="preserve">Entre mitos do passado e desejo de afirmação internacional: a nova imigração brasileira e seus efeitos sobre a identidade nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bueno Peruchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VOIR / REVOIR, Revenir sur les traces, définir le présent : la péninsule Ibérique après les dictatures</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">dos Santos; Idelette Fonseca and Matos; Edilene and Segolin; Fernando. </w:t>
+              <w:t xml:space="preserve">SIMELP – Da união à diversidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema e literatura: narrativas e poéticas</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Anais do VI SIMELP – Da união à diversidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Instituto Politécnico de Santarém, pp.1771-1790, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755184v1</w:t>
+                <w:t xml:space="preserve">hal-04434451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1621,51 +1621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peruchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bueno Peruchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maras Margherita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchi Ingrid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peruchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bueno Peruchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maras Margherita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peruchi Ingrid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>