--- v1 (2026-03-25)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1336 +234,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of visitor perceptions and attitudes as a tool for informing management and targeted communication strategies in Coastal and Marine Protected Areas</w:t>
+                <w:t xml:space="preserve">La médiation paysagère au service des aires marines protégées : scénographier les paysages sous-marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+                <w:t xml:space="preserve">Lola Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Laurence Le Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hughes</w:t>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Cosquer</w:t>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (4), pp.57. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11852-024-01053-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14vku⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620107v1</w:t>
+                <w:t xml:space="preserve">halshs-05587576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
+                <w:t xml:space="preserve">Segmentation of visitor perceptions and attitudes as a tool for informing management and targeted communication strategies in Coastal and Marine Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-024-01053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163626v1</w:t>
+                <w:t xml:space="preserve">hal-04620107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The view from the inside: institutional dimensions of public communication of two coastal and marine protected area networks in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Hughes</w:t>
+                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08920753.2020.1754088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611075v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The view from the inside: institutional dimensions of public communication of two coastal and marine protected area networks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08920753.2020.1754088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360360v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in promoting integrated coastal zone management in Algeria: Demonstration from the Algiers coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01944951v1</w:t>
+                <w:t xml:space="preserve">hal-02129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129550v1</w:t>
+                <w:t xml:space="preserve">hal-02360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche des espaces de la pratique nautique par l’analyse de la fréquentation : l’exemple du bassin de navigation arcachonnais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities in promoting integrated coastal zone management in Algeria: Demonstration from the Algiers coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+                <w:t xml:space="preserve">Nawel Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.16817⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515980v1</w:t>
+                <w:t xml:space="preserve">halshs-01944951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau modèle de la plaisance ? Profils et pratiques des plaisanciers du Finistère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Perras</w:t>
+                <w:t xml:space="preserve">Approche des espaces de la pratique nautique par l’analyse de la fréquentation : l’exemple du bassin de navigation arcachonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.16817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288768v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+                <w:t xml:space="preserve">Vers un nouveau modèle de la plaisance ? Profils et pratiques des plaisanciers du Finistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Perras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 236-2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00904071v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du Parc national de Port-Cros à la réflexion sur les usages récréatifs et leurs suivis dans les aires protégées : les observatoires Bountîles Port-Cros et Porquerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1595,448 +1583,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier et suivre la fréquentation dans les espaces littoraux, marins et insulaires? De l'état de l'art à une vision prospective de la recherche.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Brigand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+                <w:t xml:space="preserve">Guillaume Gelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0118-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674429v1</w:t>
+                <w:t xml:space="preserve">hal-00904071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'isolement : contrainte ou opportunité pour les territoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (225), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorializaciόn del aislamiento geográfico : criterio ambiantal para una nueva representaciόn territorial en la regiόn de Aysén.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hernan Escobar</w:t>
+                <w:t xml:space="preserve">Comment étudier et suivre la fréquentation dans les espaces littoraux, marins et insulaires? De l'état de l'art à une vision prospective de la recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Historia y Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.47-66</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, http://echogeo.revues.org/12749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672484v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorializaciόn del aislamiento geográfico : criterio ambiantal para una nueva representaciόn territorial en la regiόn de Aysén.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historia y Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisanciers en quête d'espaces naturels et de tranquillité : illusion ou réalité ? Le cas de l'archipel de Glénan (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 193-2004/4, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2046,4057 +2176,4057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports de nature et apprentissage de l'environnement : réflexions sur un programme de recherche-action concernant la sensibilisation aux espaces naturels protégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au voyage. Construction et circulation des savoirs touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.209-225, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer côtière à la loupe : vers des dispositifs intégrés d'observation des activités humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Robert; Hélène Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux contemporains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, Presses Universitaires d'Aix-Marseille, pp.375-392, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01214929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aislamiento geográfico en las islas costeras francesas y en la Regiόn de Aysén en Patagonia chilena : primeros elementos comparativos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El aislamiento geográfico : problema u oportunidad ? Experiencias, interpretaciones y políticas públicas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, pp.23-33, 2011, Serie Geolibros</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicidad de miradas y valorizaciόn del aislamiento geográfico en la Regiόn de Aysén.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El aislamiento geográfico : problema u oportunidad ? Experiencias, interpretaciones y políticas públicas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, pp.121-139, 2011, Serie Geolibros</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nautisme et fréquentation dans les espaces sensibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nautisme : acteurs, pratiques et territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.332, 2006, Espaces et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaisance, un pont entre les îles. Continuité et renouveau des traditions maritimes dan les îles du Ponant (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernardie N., Taglioni F.(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires, De l'île-relais aux réseaux insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed Karthala, p. 279-299, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nautisme et fréquentation des espaces sensibles. Le cas des îles et des archipels de la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Bernard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nautisme, acteurs, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 301-319, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaisance, un pont entre les îles. Continuité et renouveau des traditions maritimes dans les îles du Ponant (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires. De l'île-relais aux réseaux insulaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.443, 2005, Hommes et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales dans les aires marines protégées. Pour la compréhension et la mobilisation des dynamiques territoriales, sociales et culturelles en appui aux politiques de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GIS HomMer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des SHS à la gestion des AMP : Quelques enseignements issus d'une démarche partenariale sur la capacité de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loury Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque national des aires marines protégées. Ensemble - Cap sur la nouvelle stratégie des aires marines protégées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence française pour la biodiversité, Oct 2019, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication auprès du grand public dans les aires protégées littorales et marines : quel rôle des institutions ? Le cas des pratiques sportives de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronja Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS HomMer, Les sciences humaines et sociales dans les aires marines protégées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
+              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441373v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension institutionnelle de la communication auprès du grand public dans les aires marines protégées : forces et faiblesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442827v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimension institutionnelle de la communication auprès du grand public dans les aires marines protégées : forces et faiblesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t>
+              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433489v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
+              <w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442836v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+                <w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630111v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630131v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630159v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La communication à destination du grand public dans les aires marines protégées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960384v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre-Quiberon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960699v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication à destination du grand public dans les aires marines protégées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre-Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960387v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la fréquentation dans les aires protégées littorales et marines: Quelle adéquation entre les méthodes d’observation et les enjeux de gestion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Patrimoine mondial UICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited awareness by recreation users’ of French marine protected area: is there a flip side to the soft management approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, sensibilisation et bonnes pratiques dans les aires naturelles protégées littorales : une approche méthodologique interdisciplinaire appliquée aux pratiquants de sports et loisirs de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national ASTRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des capteurs communicants longue portée à très bas débit en bande UHF, pour le suivi de la plaisance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bountîles, dix années d’observatoire de la fréquentation : contributions et limites de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer, AAMP, Shom, Nov 2015, Brest, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">Colloque international AsTRES, Observer les touristes pour mieux comprendre les tourismes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235104v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bountîles, dix années d’observatoire de la fréquentation : contributions et limites de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des capteurs communicants longue portée à très bas débit en bande UHF, pour le suivi de la plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xiaoyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guégan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AsTRES, Observer les touristes pour mieux comprendre les tourismes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer, AAMP, Shom, Nov 2015, Brest, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711758v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral... pour naviguer. Comment décrire les activités humaines en mer côtière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral. Enjeux écologiques et humains contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Hommes-Milieux (OHM) « Littoral méditerranéen », Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS tool to evaluate marine traffic spatio-temporal evolution using semaphore data. An application on French coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2014, Facing Present and Future Coast Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Science and Technology Centre, Klaipeda University, Sep 2014, Klaipeda, Lithuania. pp.ISBN: 978-9986-31-449-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'isolement en Aysen (Patagonie chilienne) : recueil d'expériences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El aislamiento geográfico : ¿oportunidad o problema?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Coyhaique, Région Aysen, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et suivre la fréquentation touristique: une clé pour mieux gérer les espaces insulaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral: subir, dire, agir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494163v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04628910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in marine protected areas? Recommendations resulting from a partnership approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loury Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreational boating observations in Marine Protected Areas: Selecting data collection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données des sémaphores : de l'observation à la restitution spatio-temporelle du trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer, AAMP, Shom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Brest, France. , MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement, pp.192-193, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01235105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6106,372 +6236,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports de nature dans les aires protégées littorales et marines. Profils des pratiquants, motivations à la pratique, rapports à la nature. Résultats d’une enquête nationale (2016-2018). Fiches de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisance et environnement. Pratiques, représentations et impacts de la fréquentation nautique de loisir dans les espaces insulaires. Le cas de l'archipel de Glénan (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des usages récréatifs liés au nautisme dans les îles et les archipels du Ponant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fréquentation nautique dans les archipels de Glénan, Molène et Bréhat, état des lieux et perspective pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6481,421 +6611,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des activités humaines en mer côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2015, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01101500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des activités de pêche récréative dans l'archipel de Chausey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de la fréquentation des mouillages de plaisance des côtes du Finistère -Résultats de la campagne aérienne du 25 juillet 2009 (Bountîles NEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG, UMR6554, Institut Universitaire Européen de la Mer, Technopôle Brest-Iroise, Place Nicolas Copernic, 29280 Plouzané; Université de Bretagne occidentale - Brest. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fréquentation de l'île d'Arz et de l'Île-aux-Moines (Golfe du Morbihan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Européen de la Mer. 2010, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fréquentation des îlots de Trévorc'h, Commune de Saint-Pabu (Finistère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO). 2007, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6905,192 +7035,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor Use observation and monitoring in Mediterranean marine protected areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WWF France. MedPAN, Pac National de Port-Cros, pp.59, 2013, MedPAN, MedPAN, Pac National de Port-Cros</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chili : les gitans de la mer, pêche nomade et colonisation en Patagonie insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.205, 2003, coll. Recherche Amérique Latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7100,114 +7230,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisance et environnement. Pratiques, représentations et impacts de la fréquentation nautique de loisir dans les espaces insulaires. Le cas de l'archipel de Glénan (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne occidentale - Brest, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7354,51 +7484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-024-01053-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08920753.2020.1754088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16817" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nu&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Escobar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-024-01053-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08920753.2020.1754088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nu&#241;ez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Escobar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>