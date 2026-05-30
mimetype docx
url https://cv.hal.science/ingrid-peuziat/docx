--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -494,278 +494,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Hughes</w:t>
+                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585683v1</w:t>
+                <w:t xml:space="preserve">hal-03163626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Outdoor recreation in French Coastal and Marine Protected Areas. Exploring recreation experience preference as a way for building conservation support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.100332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2020.100332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163626v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The view from the inside: institutional dimensions of public communication of two coastal and marine protected area networks in France</w:t>
               </w:r>
@@ -862,398 +862,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Hughes</w:t>
+                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129550v1</w:t>
+                <w:t xml:space="preserve">hal-02360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and opportunities in promoting integrated coastal zone management in Algeria: Demonstration from the Algiers coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean &amp; Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360360v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in promoting integrated coastal zone management in Algeria: Demonstration from the Algiers coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Recreation user knowledge, support and engagement in French MPAs: Are there reverse side-effects of the French soft regulation and management approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01944951v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des espaces de la pratique nautique par l’analyse de la fréquentation : l’exemple du bassin de navigation arcachonnais</w:t>
               </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,553 +1475,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du Parc national de Port-Cros à la réflexion sur les usages récréatifs et leurs suivis dans les aires protégées : les observatoires Bountîles Port-Cros et Porquerolles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0118-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904352v1</w:t>
+                <w:t xml:space="preserve">hal-00904071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport du Parc national de Port-Cros à la réflexion sur les usages récréatifs et leurs suivis dans les aires protégées : les observatoires Bountîles Port-Cros et Porquerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.325-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00904071v1</w:t>
+                <w:t xml:space="preserve">hal-00904352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'isolement : contrainte ou opportunité pour les territoires?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier et suivre la fréquentation dans les espaces littoraux, marins et insulaires? De l'état de l'art à une vision prospective de la recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (225), pp.47-59</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, http://echogeo.revues.org/12749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904297v1</w:t>
+                <w:t xml:space="preserve">hal-00674429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier et suivre la fréquentation dans les espaces littoraux, marins et insulaires? De l'état de l'art à une vision prospective de la recherche.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solenn Le Berre</w:t>
+                <w:t xml:space="preserve">L'isolement : contrainte ou opportunité pour les territoires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Brigand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, http://echogeo.revues.org/12749</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (225), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674429v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorializaciόn del aislamiento geográfico : criterio ambiantal para una nueva representaciόn territorial en la regiόn de Aysén.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer côtière à la loupe : vers des dispositifs intégrés d'observation des activités humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,77 +2574,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El aislamiento geográfico : problema u oportunidad ? Experiencias, interpretaciones y políticas públicas.</w:t>
@@ -2703,77 +2703,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontifica Universidad Catolica de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El aislamiento geográfico : problema u oportunidad ? Experiencias, interpretaciones y políticas públicas.</w:t>
@@ -2886,199 +2886,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaisance, un pont entre les îles. Continuité et renouveau des traditions maritimes dan les îles du Ponant (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nautisme et fréquentation des espaces sensibles. Le cas des îles et des archipels de la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernardie N., Taglioni F.(dir.). </w:t>
+              <w:t xml:space="preserve">N. Bernard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires, De l'île-relais aux réseaux insulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed Karthala, p. 279-299, 2005</w:t>
+              <w:t xml:space="preserve">Le nautisme, acteurs, pratiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 301-319, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082952v1</w:t>
+                <w:t xml:space="preserve">hal-00082966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nautisme et fréquentation des espaces sensibles. Le cas des îles et des archipels de la France métropolitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">La plaisance, un pont entre les îles. Continuité et renouveau des traditions maritimes dan les îles du Ponant (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Bernard (dir.). </w:t>
+              <w:t xml:space="preserve">Bernardie N., Taglioni F.(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nautisme, acteurs, pratiques et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 301-319, 2005</w:t>
+              <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires, De l'île-relais aux réseaux insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed Karthala, p. 279-299, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082966v1</w:t>
+                <w:t xml:space="preserve">hal-00082952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaisance, un pont entre les îles. Continuité et renouveau des traditions maritimes dans les îles du Ponant (France).</w:t>
               </w:r>
@@ -3708,885 +3708,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Loupsans</w:t>
+                <w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630159v1</w:t>
+                <w:t xml:space="preserve">hal-02433489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441373v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension institutionnelle de la communication auprès du grand public dans les aires marines protégées : forces et faiblesses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loury Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
+              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442827v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de nature et environnement. La communication auprès des pratiquants et du grand public dans les aires protégées littorales et marines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+                <w:t xml:space="preserve">Connaissances, soutien et engagement des pratiquants de sports de nature dans les aires marines protégées : peut-on parler d'effets &amp;quot;revers&amp;quot; de la gestion intégrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des randonnées et activités de pleine nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grand-Champs, France</w:t>
+              <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433489v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de nature et aires marines protégées : explorer les motivations récréatives des pratiquants pour accroître leur soutien environnemental</w:t>
+                <w:t xml:space="preserve">La dimension institutionnelle de la communication auprès du grand public dans les aires marines protégées : forces et faiblesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronja Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès "Littoraux, Aires Marines Protégées et pratiques récréatives de la nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442836v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between controversy and plebiscite: is carrying capacity useful for decision support in MPAs? Recommendations resulting from a partnership approach</w:t>
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Vaschalde</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence OCEANEXT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630111v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+                <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630131v1</w:t>
+                <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication à destination du grand public dans les aires marines protégées</w:t>
               </w:r>
@@ -4661,273 +4661,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre-Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960384v1</w:t>
+                <w:t xml:space="preserve">hal-01960699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sports de Nature et Aires marines Protégées (« SNAP ») : quelques enseignements de l’enquête sur le rapport des pratiquants à l’environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre-Quiberon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960699v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la fréquentation dans les aires protégées littorales et marines: Quelle adéquation entre les méthodes d’observation et les enjeux de gestion?</w:t>
               </w:r>
@@ -5239,299 +5239,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bountîles, dix années d’observatoire de la fréquentation : contributions et limites de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des capteurs communicants longue portée à très bas débit en bande UHF, pour le suivi de la plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xiaoyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guégan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AsTRES, Observer les touristes pour mieux comprendre les tourismes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer, AAMP, Shom, Nov 2015, Brest, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711758v1</w:t>
+                <w:t xml:space="preserve">halshs-01235104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des capteurs communicants longue portée à très bas débit en bande UHF, pour le suivi de la plaisance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Bountîles, dix années d’observatoire de la fréquentation : contributions et limites de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quéré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Cécile Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer, AAMP, Shom, Nov 2015, Brest, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">Colloque international AsTRES, Observer les touristes pour mieux comprendre les tourismes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235104v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral... pour naviguer. Comment décrire les activités humaines en mer côtière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS tool to evaluate marine traffic spatio-temporal evolution using semaphore data. An application on French coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6024,64 +6024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreational boating observations in Marine Protected Areas: Selecting data collection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,51 +6132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données des sémaphores : de l'observation à la restitution spatio-temporelle du trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,51 +6443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des usages récréatifs liés au nautisme dans les îles et les archipels du Ponant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,51 +6531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fréquentation nautique dans les archipels de Glénan, Molène et Bréhat, état des lieux et perspective pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6638,51 +6638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des activités humaines en mer côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2015, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7484,51 +7484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-024-01053-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08920753.2020.1754088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nu&#241;ez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Escobar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint-Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-024-01053-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2020.100332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08920753.2020.1754088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Saint Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Arenas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Nu&#241;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Escobar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vaschalde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loury Cavali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>