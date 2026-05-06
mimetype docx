--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -100,658 +100,658 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
+                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morneau</w:t>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889469v1</w:t>
+                <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694879v1</w:t>
+                <w:t xml:space="preserve">hal-03889469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat et la station influencent-ils le développement de la maladie des bandes rouges dans le grand quart Nord-Ouest de la France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Balay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533278v1</w:t>
+                <w:t xml:space="preserve">hal-03889520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie des bandes rouges : le pin laricio souffre mais ne rompt pas !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le climat et la station influencent-ils le développement de la maladie des bandes rouges dans le grand quart Nord-Ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 259, pp.42-49</w:t>
+              <w:t xml:space="preserve">, 2021, 259, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533462v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Maladie des bandes rouges : le pin laricio souffre mais ne rompt pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259, pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889520v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing stand density favors resistance, resilience, and recovery of Quercus petraea trees to a severe drought, particularly on dry sites</w:t>
               </w:r>
@@ -763,51 +763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1109,103 +1109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
@@ -1243,51 +1243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1507,51 +1507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent growth changes in Western European forests are driven by climate warming and structured across tree species climatic habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,90 +2035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,362 +2463,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 328, pp.209 - 218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of historical growth changes in Norway spruce across western European mountains and the key effect of climate warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-013-0943-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195090v1</w:t>
+                <w:t xml:space="preserve">hal-01598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of historical growth changes in Norway spruce across western European mountains and the key effect of climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.205 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-013-0943-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598653v1</w:t>
+                <w:t xml:space="preserve">hal-01195090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2827,1372 +2839,1372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 334 (15 décembre 2014), pp.358 - 368. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant differences and curvilinearity in the self-thinning relationships of 11 temperate tree species assessed from forest inventory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.195-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-011-0149-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un réseau de suivi des écosystèmes forestiers en limite des départements de la Meuse et de la Haute-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (3), pp.347-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/45563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes in forest productivity: An analysis of national forest inventory data for common beech (Fagus sylvatica L.) in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 260 (5), pp.864-874. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 257 (4), p. 1314 - p. 1323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités forestières pour l'Epicéa commun dans l'Est de la France à partir des données de l'IFN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (6), pp.537-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4202,2057 +4214,2057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t>
+                <w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David L. Achat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Durante</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t>
+              <w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193717v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brédoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Durante</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194974v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter en forêt hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
+                <w:t xml:space="preserve">David L. Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France. pp.17</w:t>
+              <w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608689v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Brédoire</w:t>
+                <w:t xml:space="preserve">Expérimenter en forêt hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bronner</w:t>
+                <w:t xml:space="preserve">J. Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193840v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual growth distribution along stems of Douglas fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood QC 2016. Modelling wood quality, supply and value chain networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Jun 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regain d'intérêt pour les données sol en forêt?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1001 usages des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978414v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626976v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regain d'intérêt pour les données sol en forêt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">1001 usages des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602210v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627002v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-assessing the self-thinning law and testing the species-dependence based on the french NFI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annals of Forest Science international symposium, Champenoux, 22 mars 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts : puits de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une substitution d’essences sur le stockage de carbone. Exemple du douglas et du hêtre dans le Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre IFN-LERFoB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, NANCY, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6262,1924 +6274,1924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSENSE : Indicateurs de SENSibilité des Ecosystèmes forestiers soumis à une récolte accrue de biomasse. Livret terrain de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] bordeaux science agro; ONF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2016 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (Rapport final 2016-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2015 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2015-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2016, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Coopérative de données sur la croissance des peuplements forestiers. Projet Adaptation de la sylviculture au changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2014 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2014-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cailly</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01626933v1</w:t>
+                <w:t xml:space="preserve">hal-02605767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2014 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2014-2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Richter</w:t>
+                <w:t xml:space="preserve">GIS Coopérative de données sur la croissance des peuplements forestiers. Projet Adaptation de la sylviculture au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Thomas T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.28</w:t>
+              <w:t xml:space="preserve">[Contrat] Institut national de la recherche agronomique (INRA), 65 boulevard de Brandebourg, 94200 Ivry-sur-Seine. 2015, 13p + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02605767v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2013 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2013-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2014, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles essences favoriser dans les peuplements mélangés réguliers pour augmenter la résistance et la résilience des arbres au climat et à ses aléas. Une étude dendroécologique multi-espèces en contextes collinéen et montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbiAl v1.0 - un simulateur de croissance-production de type arbre indépendant des distances (MAID) pour les peuplements purs et réguliers de Sapin pectiné (Abies alba Mill.) dans les massifs des Vosges et du Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rittié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puits de carbone forestiers, nouveaux marchés et implications pour la gestion forestière. Convention de recherche particulière n°2 : gestion forestière et carbone [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Fouquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National des Forêts. 2008, 127 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers - Programme 2007 Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes - Cellule technique et Présidence du conseil du GIS - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2006 (Groupes chênes, douglas, pin maritime, pin laricio et forêts hétérogènes. Cellule technique et présidences du conseil du GIS). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la tempête, que faire avant de reconstituer : fiches techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baumeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madesclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8189,114 +8201,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure de deux peuplements forestiers mélangés équiennes : la sapinère-hêtraie et la chênaie-hêtraie dans le nord-est de la France. Analyse de la dynamique de la structure de la sapinière-hêtraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8443,51 +8455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0626-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0943-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0149-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1VPXK3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fouquart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumeister" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madesclaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0626-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0943-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0149-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.06.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1VPXK3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fouquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumeister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madesclaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>