--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -100,658 +100,658 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
+                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694879v1</w:t>
+                <w:t xml:space="preserve">hal-03889469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889469v1</w:t>
+                <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le climat et la station influencent-ils le développement de la maladie des bandes rouges dans le grand quart Nord-Ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259, pp.26-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889520v2</w:t>
+                <w:t xml:space="preserve">hal-03533278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat et la station influencent-ils le développement de la maladie des bandes rouges dans le grand quart Nord-Ouest de la France ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+                <w:t xml:space="preserve">Maladie des bandes rouges : le pin laricio souffre mais ne rompt pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rosa</w:t>
+                <w:t xml:space="preserve">Jordan Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Perret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 259, pp.26-32</w:t>
+              <w:t xml:space="preserve">, 2021, 259, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533278v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie des bandes rouges : le pin laricio souffre mais ne rompt pas !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Chartier</w:t>
+                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533462v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing stand density favors resistance, resilience, and recovery of Quercus petraea trees to a severe drought, particularly on dry sites</w:t>
               </w:r>
@@ -763,51 +763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -982,312 +982,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la capacité du chêne sessile à répondre à des sécheresses extrêmes : Réduction de la densité des peuplements. Étude dendro-écologique de réseaux d’expérimentations sylvicoles à long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Schmitt</w:t>
+                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Trouvé</w:t>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Richter</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384205v1</w:t>
+                <w:t xml:space="preserve">hal-02095574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+                <w:t xml:space="preserve">Améliorer la capacité du chêne sessile à répondre à des sécheresses extrêmes : Réduction de la densité des peuplements. Étude dendro-écologique de réseaux d’expérimentations sylvicoles à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raphael Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095574v2</w:t>
+                <w:t xml:space="preserve">hal-02384205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1507,51 +1507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS Coop: networks of silvicultural trials for supporting forest management under changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent growth changes in Western European forests are driven by climate warming and structured across tree species climatic habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter les itinéraires sylvicoles pour atténuer les effets du changement climatique. Résultats pour la chênaie sessiliflore française à partir des réseaux d’expérimentations sylvicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,90 +2035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Merian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 328, pp.209 - 218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,274 +2547,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of historical growth changes in Norway spruce across western European mountains and the key effect of climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.205 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-013-0943-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598653v1</w:t>
+                <w:t xml:space="preserve">hal-01195090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of historical growth changes in Norway spruce across western European mountains and the key effect of climate warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (1), pp.205 - 221. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-013-0943-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195090v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,103 +2930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,90 +3190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3320,51 +3320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un réseau de suivi des écosystèmes forestiers en limite des départements de la Meuse et de la Haute-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,64 +3454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes in forest productivity: An analysis of national forest inventory data for common beech (Fagus sylvatica L.) in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species substitution for carbon storage: Sessile oak versus Corsican pine in France as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,64 +3700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,64 +3829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,64 +4062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités forestières pour l'Epicéa commun dans l'Est de la France à partir des données de l'IFN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,64 +4228,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
@@ -4472,596 +4472,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t>
+                <w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Achat</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bronner</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193840v1</w:t>
+                <w:t xml:space="preserve">hal-03193717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut on déterminer sur le terrain la sensibilité des écosystèmes forestiers à une récolte accrue de biomasse ? Un projet INSENSÉ.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Brédoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partage d'expérience DYNAMIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Jonzac, France</w:t>
+              <w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193717v1</w:t>
+                <w:t xml:space="preserve">hal-03194974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la sensibilité des sols forestiers à une récolte accrue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Brédoire</w:t>
+                <w:t xml:space="preserve">Expérimenter en forêt hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude des Sols (Association Française d'Etude des Sols ; AFES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194974v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter en forêt hétérogène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+                <w:t xml:space="preserve">Projet INSENSÉ : « Indicateurs de sensibilité des écosystèmes forestiers soumis à une récolte accrue de biomasse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brédoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
+                <w:t xml:space="preserve">Thomas Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France. pp.17</w:t>
+              <w:t xml:space="preserve">Comment préserver les sols forestiers dans un contexte de récolte accrue de bois ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608689v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,489 +5201,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
+                <w:t xml:space="preserve">Regain d'intérêt pour les données sol en forêt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">1001 usages des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602210v1</w:t>
+                <w:t xml:space="preserve">hal-02978414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627002v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regain d'intérêt pour les données sol en forêt?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1001 usages des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978414v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626976v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-assessing the self-thinning law and testing the species-dependence based on the french NFI data</w:t>
               </w:r>
@@ -5695,64 +5695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5928,51 +5928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une substitution d’essences sur le stockage de carbone. Exemple du douglas et du hêtre dans le Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ottorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6036,77 +6036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6288,90 +6288,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6654,51 +6654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2016 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (Rapport final 2016-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6772,51 +6772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2015 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2015-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,51 +6824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2016, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6884,323 +6884,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2014 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2014-2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Richter</w:t>
+                <w:t xml:space="preserve">GIS Coopérative de données sur la croissance des peuplements forestiers. Projet Adaptation de la sylviculture au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">P. Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.28</w:t>
+              <w:t xml:space="preserve">[Contrat] Institut national de la recherche agronomique (INRA), 65 boulevard de Brandebourg, 94200 Ivry-sur-Seine. 2015, 13p + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605767v1</w:t>
+                <w:t xml:space="preserve">hal-01626933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Coopérative de données sur la croissance des peuplements forestiers. Projet Adaptation de la sylviculture au changement climatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2014 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2014-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Cordonnier</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01626933v1</w:t>
+                <w:t xml:space="preserve">hal-02605767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,51 +7248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2013 : Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes ; Cellule technique, groupe CoopEco et Présidence du conseil du GIS (rapport final 2013-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,51 +7300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7366,51 +7366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles essences favoriser dans les peuplements mélangés réguliers pour augmenter la résistance et la résilience des arbres au climat et à ses aléas. Une étude dendroécologique multi-espèces en contextes collinéen et montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7615,51 +7615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puits de carbone forestiers, nouveaux marchés et implications pour la gestion forestière. Convention de recherche particulière n°2 : gestion forestière et carbone [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,103 +7707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers - Programme 2007 Groupes Chênes, Douglas, Pin maritime, Pin laricio et Forêts hétérogènes - Cellule technique et Présidence du conseil du GIS - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7825,103 +7825,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérative des données sur la croissance des peuplements forestiers. Programme 2006 (Groupes chênes, douglas, pin maritime, pin laricio et forêts hétérogènes. Cellule technique et présidences du conseil du GIS). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7943,90 +7943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8215,51 +8215,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure de deux peuplements forestiers mélangés équiennes : la sapinère-hêtraie et la chênaie-hêtraie dans le nord-est de la France. Analyse de la dynamique de la structure de la sapinière-hêtraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8455,51 +8455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0626-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0943-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0149-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.06.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1VPXK3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fouquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumeister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madesclaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00959-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02384205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01830947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0692-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0626-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34HJ4SWM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0943-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0149-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.06.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1VPXK3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;louard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bronner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cailly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gomez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;rian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fouquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumeister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madesclaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>