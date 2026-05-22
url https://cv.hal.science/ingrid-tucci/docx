--- v1 (2026-03-27)
+++ v2 (2026-05-22)
@@ -413,356 +413,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence as a specific knowledge to inform humanitarian decision-making in migration crisis contexts: The case of Syrian refugees in Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Promsopha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
+              <w:t xml:space="preserve">International Migration Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.442-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01979183231154506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04737713v1</w:t>
+                <w:t xml:space="preserve">halshs-03912357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbriquer les méthodes pour comprendre la dégradation des relations interpersonnelles en temps de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bidart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Croiser les sources, combiner les méthodes : la sociologie et les mixed methods, 65 (1/2), pp.91-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0091⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04871965v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04737713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence as a specific knowledge to inform humanitarian decision-making in migration crisis contexts: The case of Syrian refugees in Jordan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imbriquer les méthodes pour comprendre la dégradation des relations interpersonnelles en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bozouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Promsopha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Migration Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (1), pp.442-471. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Croiser les sources, combiner les méthodes : la sociologie et les mixed methods, 65 (1/2), pp.91-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01979183231154506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03912357v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04871965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type de baccalauréat passé selon l’ascendance migratoire</w:t>
               </w:r>
@@ -954,222 +954,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04182528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying turning points in labour market trajectories – benefits of a panel-based mixed methods design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Nexus between Migration and Social Positions using a Mixed Methods Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M Legewie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+                <w:t xml:space="preserve">Joanna J. Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1332/175795920X15949756176915⟩</w:t>
+              <w:t xml:space="preserve">Social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/si.v9i1.3538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02915980v1</w:t>
+                <w:t xml:space="preserve">halshs-02963030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Nexus between Migration and Social Positions using a Mixed Methods Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying turning points in labour market trajectories – benefits of a panel-based mixed methods design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M Legewie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inka Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.41-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17645/si.v9i1.3538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1332/175795920X15949756176915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02963030v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil et l’intégration des migrants en Allemagne : les limites de l’hospitalité et de la solidarité</w:t>
               </w:r>
@@ -1746,312 +1746,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success Despite Starting Out at a Disadvantage : What Helps Second-Generation Migrants in France and Germany ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jossin</w:t>
+                <w:t xml:space="preserve">Who can become German? Xenophobia and Attitudes Towards Naturalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.3-11</w:t>
+              <w:t xml:space="preserve">DIW Economic Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650837v1</w:t>
+                <w:t xml:space="preserve">hal-01262706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who can become German? Xenophobia and Attitudes Towards Naturalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Diehl</w:t>
+                <w:t xml:space="preserve">Antidiskriminierung und Positive Maßnahmen in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIW Economic Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Heinrich-Böll-Stifung, Schriften zur Demokratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 24, pp.124-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262706v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidiskriminierung und Positive Maßnahmen in Frankreich</w:t>
+                <w:t xml:space="preserve">Success Despite Starting Out at a Disadvantage : What Helps Second-Generation Migrants in France and Germany ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heinrich-Böll-Stifung, Schriften zur Demokratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 24, pp.124-132</w:t>
+              <w:t xml:space="preserve">Economic Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650229v1</w:t>
+                <w:t xml:space="preserve">halshs-00650837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfolge trotz schlechter Startbedingungen : was hilft Migrantennachkommen in Frankreich und Deutschland ?</w:t>
               </w:r>
@@ -2756,251 +2756,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prekäre Verläufe von Jugendlichen mit Migrationshintergrund in Deutschland und Frankreich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biographische Lebensentwürfe von Jugendlichen mit Migrationshintergrund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mansel, Jürgen/Karsten Speck. </w:t>
+              <w:t xml:space="preserve">MANSEL J., HOFFMANN D., SPECK K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugend und Arbeit. Empirische Bestandsaufnahme und Analysen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Juventa, pp.135-156, 2012</w:t>
+              <w:t xml:space="preserve">, Juventa Verlag, pp.135-156, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793248v1</w:t>
+                <w:t xml:space="preserve">halshs-00777957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographische Lebensentwürfe von Jugendlichen mit Migrationshintergrund</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prekäre Verläufe von Jugendlichen mit Migrationshintergrund in Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MANSEL J., HOFFMANN D., SPECK K. </w:t>
+              <w:t xml:space="preserve">Mansel, Jürgen/Karsten Speck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugend und Arbeit. Empirische Bestandsaufnahme und Analysen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Juventa Verlag, pp.135-156, 2012</w:t>
+              <w:t xml:space="preserve">, Juventa, pp.135-156, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777957v1</w:t>
+                <w:t xml:space="preserve">halshs-00793248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handlungsstrategien junger Erwachsener mit Migrationshintergrund: Hypothesen und erste Ergebnisse eines deutsch-französischen Projekts</w:t>
               </w:r>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality and relevance of the evidence on the situation of refugees in Jordan in an emerging context of humanitarian evidence-based policy-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Promsopha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,96 +3852,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de la sociologie us-américaine pour l’étude des devenirs des descendants d’immigrés</w:t>
+                <w:t xml:space="preserve">Horizontal Inequalities? A new lense in the analysis of immigrants’ descendants’ educational trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Education Minorités et Justice sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, May 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International “Education et Inégalités”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTP CNRS, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04480374v1</w:t>
+                <w:t xml:space="preserve">halshs-04182529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendants d’immigrés et migrants arrivés jeunes : mise en perspective comparative de leurs parcours et positions sociales</w:t>
               </w:r>
@@ -3990,122 +4016,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Inequalities? A new lense in the analysis of immigrants’ descendants’ educational trajectories</w:t>
+                <w:t xml:space="preserve">Les enseignements de la sociologie us-américaine pour l’étude des devenirs des descendants d’immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Education et Inégalités”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTP CNRS, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Education Minorités et Justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, May 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04182529v1</w:t>
+                <w:t xml:space="preserve">halshs-04480374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de la recherche : retours sur des pratiques et besoins dans un laboratoire pluridisciplinaire SHS</w:t>
               </w:r>
@@ -4305,506 +4305,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02473462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des données pour mieux agir ? Analyse quantitative des données humanitaires sur les réfugiés syriens en Jordanie</w:t>
+                <w:t xml:space="preserve">Usages des catégories de l’altérité et référentiels identitaires dans des quartiers défavorisés de Paris et Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Promsopha</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les réfugiés syriens au Moyen Orient. Encampement, vulnérabilités et travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIGTRAV, MIMED, LAJEH, Feb 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque « Question raciale / questions urbaines : frontières territoriales et racialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PACTE, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02430845v1</w:t>
+                <w:t xml:space="preserve">halshs-03558104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germany: what happens next?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « International Immigration policy in an era of globalization and crisis »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring dimensions of the nexus between spatial mobility and social positions: a multiple correspondence analysis (MCA) approach based on SOEP data</w:t>
+                <w:t xml:space="preserve">Produire des données pour mieux agir ? Analyse quantitative des données humanitaires sur les réfugiés syriens en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Promsopha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMISCOE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire "Les réfugiés syriens au Moyen Orient. Encampement, vulnérabilités et travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIGTRAV, MIMED, LAJEH, Feb 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03519327v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing Turning Points in Socio-economic Trajectories – A multi-dimensional approach.</w:t>
+                <w:t xml:space="preserve">Structuring dimensions of the nexus between spatial mobility and social positions: a multiple correspondence analysis (MCA) approach based on SOEP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legewie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Sociological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASA, Aug 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">IMISCOE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03552090v1</w:t>
+                <w:t xml:space="preserve">halshs-03519327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des catégories de l'altérité: quelle imbrication des dimensions nationale, micro-locale et ethno-raciale chez des descendants d'immigrés dans des quartiers de Paris et Berlin ?</w:t>
+                <w:t xml:space="preserve">Conceptualizing Turning Points in Socio-economic Trajectories – A multi-dimensional approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Keller</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legewie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS; LEST, Dec 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">American Sociological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Aug 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02411681v1</w:t>
+                <w:t xml:space="preserve">halshs-03552090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des catégories de l’altérité et référentiels identitaires dans des quartiers défavorisés de Paris et Berlin</w:t>
+                <w:t xml:space="preserve">Usages des catégories de l'altérité: quelle imbrication des dimensions nationale, micro-locale et ethno-raciale chez des descendants d'immigrés dans des quartiers de Paris et Berlin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Question raciale / questions urbaines : frontières territoriales et racialisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PACTE, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; LEST, Dec 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03558104v1</w:t>
+                <w:t xml:space="preserve">halshs-02411681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and Practices of Ethnic Boundary Making among Descendants of Immigrants in France and Germany</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning points in professional trajectories of the first and second generation in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M Legewie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,644 +5030,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique migratoire et accueil des migrants : Perspective franco-allemande</w:t>
+                <w:t xml:space="preserve">L‘Allemagne: un modèle d‘accueil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Migrations, parcours migratoires et contextes d’accueil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTS Nouvelle-Aquitaine, Dec 2017, Talence, France</w:t>
+              <w:t xml:space="preserve">Semi-plénière « La question des réfugié.e.s instrumentalisations, pouvoirs et postures. Perspectives internationales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7ème Congrès AFS, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02430873v1</w:t>
+                <w:t xml:space="preserve">halshs-03514025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bifurcations dans les parcours professionnels : apport des méthodes mixtes à partir d’une grande enquête de panel</w:t>
+                <w:t xml:space="preserve">Parcours d'entrée dans la vie active et bifurcations : apports et défis des méthodes mixtes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legewie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parcours en question : comprendre les tensions entre les logiques individuelles, collectives et institutionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT15 « Sociologie de la jeunesse »; RT22 « Parcours de vie et dynamiques sociales »; RT33 « Famille, vie privée, vie publique »; Association Française de Sociologie, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Parcours, trajectoire, itinéraire » : des notions à la croisée des approches biographiques, organisationnelles et territoriales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03519305v1</w:t>
+                <w:t xml:space="preserve">halshs-03552067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L‘Allemagne: un modèle d‘accueil ?</w:t>
+                <w:t xml:space="preserve">Les bifurcations dans les parcours professionnels : apport des méthodes mixtes à partir d’une grande enquête de panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legewie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-plénière « La question des réfugié.e.s instrumentalisations, pouvoirs et postures. Perspectives internationales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7ème Congrès AFS, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Le parcours en question : comprendre les tensions entre les logiques individuelles, collectives et institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT15 « Sociologie de la jeunesse »; RT22 « Parcours de vie et dynamiques sociales »; RT33 « Famille, vie privée, vie publique »; Association Française de Sociologie, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03514025v1</w:t>
+                <w:t xml:space="preserve">halshs-03519305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d'entrée dans la vie active et bifurcations : apports et défis des méthodes mixtes.</w:t>
+                <w:t xml:space="preserve">Politique migratoire et accueil des migrants : Perspective franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Parcours, trajectoire, itinéraire » : des notions à la croisée des approches biographiques, organisationnelles et territoriales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Migrations, parcours migratoires et contextes d’accueil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTS Nouvelle-Aquitaine, Dec 2017, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03552067v1</w:t>
+                <w:t xml:space="preserve">halshs-02430873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et travail : nouvelles approches théoriques et empiriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+                <w:t xml:space="preserve">Turning points during transitions to adulthood – the descendants of immigrants in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legewie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MIGTRAV, LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">3ème Forum de Sociologie de l'Association Internationale de Sociologie (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02535047v1</w:t>
+                <w:t xml:space="preserve">halshs-03552082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendants d’immigrés en France et en Allemagne : inégalités des trajectoires scolaires et perception par les acteurs</w:t>
+                <w:t xml:space="preserve">Les conditions de l'insertion professionnelle des migrants et de leurs descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Les migrants &amp; l’école : quel face à face ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE, LAMES, MMSH, Jun 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Ecole d’hiver MIGREVAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DYNAME, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552099v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03558122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de l'insertion professionnelle des migrants et de leurs descendants</w:t>
+                <w:t xml:space="preserve">Descendants d’immigrés en France et en Allemagne : inégalités des trajectoires scolaires et perception par les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’hiver MIGREVAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DYNAME, Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Les migrants &amp; l’école : quel face à face ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE, LAMES, MMSH, Jun 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03558122v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03552099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning points during transitions to adulthood – the descendants of immigrants in Germany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legewie</w:t>
+                <w:t xml:space="preserve">Migrations et travail : nouvelles approches théoriques et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Décosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum de Sociologie de l'Association Internationale de Sociologie (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire MIGTRAV, LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552082v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionelle und lebensweltliche Diskurse im deutsch-französischen Vergleich</w:t>
               </w:r>
@@ -6567,51 +6567,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de relégation ethno-culturelle en Allemagne et en France : Structuration institutionnelle des parcours scolaires et professionnels et rapport aux institutions des descendants d'immigrés</w:t>
+                <w:t xml:space="preserve">Strategies of educational attainment and labour market entry among migrants' descendants in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
@@ -6629,287 +6629,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie, Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'International Sociological Association, Göteborg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650246v1</w:t>
+                <w:t xml:space="preserve">halshs-00650249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport aux institutions des descendants d'immigrés</w:t>
+                <w:t xml:space="preserve">Processus de relégation ethno-culturelle en Allemagne et en France : Structuration institutionnelle des parcours scolaires et professionnels et rapport aux institutions des descendants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'Association française de Science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie, Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00794259v1</w:t>
+                <w:t xml:space="preserve">halshs-00650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of educational attainment and labour market entry among migrants' descendants in France and Germany</w:t>
+                <w:t xml:space="preserve">Le rapport aux institutions des descendants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'International Sociological Association, Göteborg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sweden</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association française de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650249v1</w:t>
+                <w:t xml:space="preserve">halshs-00794259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de participation de jeunes d'origine étrangère à Paris et à Berlin</w:t>
+                <w:t xml:space="preserve">Stratégies éducatives et d'entrée dans le monde du travail des descendants de migrants en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
@@ -6927,205 +6927,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Instituts Français de Recherche à l'Étranger (IFRE) : "Un monde en mouvement. Enjeux politiques et migrations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523706v1</w:t>
+                <w:t xml:space="preserve">halshs-00523698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of educational attainment and labour market entry among migrants descendants in France and Germany</w:t>
+                <w:t xml:space="preserve">Bedingungen erfolgreicher Lebensläufe junger Menschen mit Migrationshintergrund: Ergebnisse eines deutsch-französischen Vergleiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque de la Deutsche Gesellschaft für Erziehungswissenschaft : "Bildung in der Demokratie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00534428v1</w:t>
+                <w:t xml:space="preserve">halshs-00523725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires professionnelles et stratégies de &amp;quot;réussite&amp;quot; : le cas de descendants de migrants dans des quartiers défavorisés de Paris et Berlin</w:t>
+                <w:t xml:space="preserve">Stratégies de participation de jeunes d'origine étrangère à Paris et à Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
@@ -7143,97 +7143,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e table ronde du groupe franco-allemand d'histoire sociale comparée : "Au-delà des migrations de travail. Les réseaux de migration et les espoirs d'ascension sociale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque des Instituts Français de Recherche à l'Étranger (IFRE) : "Un monde en mouvement. Enjeux politiques et migrations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523701v1</w:t>
+                <w:t xml:space="preserve">halshs-00523706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies éducatives et d'entrée dans le monde du travail des descendants de migrants en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">Strategies of educational attainment and labour market entry among migrants descendants in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
@@ -7251,181 +7251,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Rencontres Jeunes &amp; Sociétés : "Les jeunes au début du XXIe siècle : Entre motifs d'inquiétude et raisons d'espérer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523698v1</w:t>
+                <w:t xml:space="preserve">halshs-00534428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedingungen erfolgreicher Lebensläufe junger Menschen mit Migrationshintergrund: Ergebnisse eines deutsch-französischen Vergleiches</w:t>
+                <w:t xml:space="preserve">Trajectoires professionnelles et stratégies de &amp;quot;réussite&amp;quot; : le cas de descendants de migrants dans des quartiers défavorisés de Paris et Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Groh-Samberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Deutsche Gesellschaft für Erziehungswissenschaft : "Bildung in der Demokratie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">14e table ronde du groupe franco-allemand d'histoire sociale comparée : "Au-delà des migrations de travail. Les réseaux de migration et les espoirs d'ascension sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523725v1</w:t>
+                <w:t xml:space="preserve">halshs-00523701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolen als Migrations- und Inkorporationsräume in vergleichender Perspektive</w:t>
               </w:r>
@@ -7775,64 +7775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial de la Revue française de sociologie Vol. 65, n° 1-2 : Croiser les sources, combiner les méthodes : La sociologie et les mixed methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65 (1/2), 286 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna J Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Tucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8150,51 +8150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B5F820"/>
+    <w:nsid w:val="0A97DD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8381,51 +8381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-tucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2915-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179389351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140hk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01979183231154506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Legewie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15949756176915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Stock" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0340-0425-2016-3-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Groh-Samberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-00120-9_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Diehl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-1141-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1141-6_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/de/book/9783658038083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juhasz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legewie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Sienkiewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Barglowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faist" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265603v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Macias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00380142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.4031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-tucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2915-0294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179389351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140hk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01979183231154506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Stock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.3538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Legewie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15949756176915" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.166.0015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0340-0425-2016-3-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Groh-Samberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-00120-9_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Diehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-1141-6_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1141-6_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/de/book/9783658038083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juhasz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legewie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Sienkiewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Barglowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faist" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265603v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480374v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Macias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00380142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna J Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v9i1.4031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>