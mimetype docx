--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -425,213 +425,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la direction d’étude de professeur·es des écoles dans des situations de co-intervention en EPS à l’école primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757207v1</w:t>
+                <w:t xml:space="preserve">hal-04605482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+                <w:t xml:space="preserve">Analyse de la direction d’étude de professeur·es des écoles dans des situations de co-intervention en EPS à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qex⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605482v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoles vitaminées en EPS, pourquoi pas partout ?</w:t>
               </w:r>
@@ -734,51 +734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche collaborative pour penser des pratiques didactiques favorables à la construction de pouvoirs d’agir des élèves en EPS au cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série N°5, pp.31-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des pouvoirs moteurs en volley-ball en EPS : étude didactique au cycle 3 de l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,51 +3404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éducation de la pensée tactique en volley-ball…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence tactique. Des perceptions aux décisions tactiques en sports collectifs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des signes et du sens : l'exemple du volley-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des signes au sens. Le jeu, les indices, les postures et les apprentissages dans les sports collectifs à l'école. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,51 +4074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3182C74B"/>
+    <w:nsid w:val="7F12B26B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-verscheure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0881-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109293428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lzk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lecry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04757058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07492-9_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-in-Learning-and-Teaching-Feminist-Dialogues-Across-International/Taylor-Amade-Escot-Abbas/p/book/9781138479159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00994870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01613480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-verscheure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0881-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109293428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lzk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lecry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04757058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07492-9_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-in-Learning-and-Teaching-Feminist-Dialogues-Across-International/Taylor-Amade-Escot-Abbas/p/book/9781138479159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00994870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01613480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>