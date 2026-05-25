--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -321,51 +321,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pontais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
@@ -374,264 +374,264 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605483v1</w:t>
+                <w:t xml:space="preserve">hal-04605482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+                <w:t xml:space="preserve">Analyse de la direction d’étude de professeur·es des écoles dans des situations de co-intervention en EPS à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qex⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605482v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la direction d’étude de professeur·es des écoles dans des situations de co-intervention en EPS à l’école primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11qex⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11qez⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757207v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des écoles vitaminées en EPS, pourquoi pas partout ?</w:t>
               </w:r>
@@ -734,51 +734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche collaborative pour penser des pratiques didactiques favorables à la construction de pouvoirs d’agir des élèves en EPS au cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série N°5, pp.31-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -806,226 +806,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pertinence du concept de « positionnement de genre épistémique » pour l’analyse didactique de la fabrique des inégalités en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des pouvoirs moteurs en volley-ball en EPS : étude didactique au cycle 3 de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Vinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.5408⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 130 (4), pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.130.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757096v1</w:t>
+                <w:t xml:space="preserve">hal-04405027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des pouvoirs moteurs en volley-ball en EPS : étude didactique au cycle 3 de l’école primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la pertinence du concept de « positionnement de genre épistémique » pour l’analyse didactique de la fabrique des inégalités en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Amade-Escot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 130 (4), pp.79-96. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14-1, pp.81-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.130.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.5408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04405027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs</w:t>
               </w:r>
@@ -1210,64 +1210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Amade-Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, e-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1422,64 +1422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Debars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Amade-Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, En finir avec la controverse didactique(s) – pédagogie ?, e-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,51 +3404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éducation de la pensée tactique en volley-ball…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence tactique. Des perceptions aux décisions tactiques en sports collectifs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des signes et du sens : l'exemple du volley-ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des signes au sens. Le jeu, les indices, les postures et les apprentissages dans les sports collectifs à l'école. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec des classes hétérogènes en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Amade-Escot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre EPS et société, pp.83-98, 2007, Pour l'action</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,51 +4074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F12B26B"/>
+    <w:nsid w:val="157CEDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-verscheure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0881-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109293428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lzk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lecry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04757058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07492-9_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-in-Learning-and-Teaching-Feminist-Dialogues-Across-International/Taylor-Amade-Escot-Abbas/p/book/9781138479159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00994870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01613480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ingrid-verscheure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0881-5787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109293428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lzk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.413.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.130.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lecry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04757058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04296732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrey-Monnier Myl&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01832248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re-Guenoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poggi Marie-Paule" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07492-9_13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-in-Learning-and-Teaching-Feminist-Dialogues-Across-International/Taylor-Amade-Escot-Abbas/p/book/9781138479159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00994870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01613480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>