--- v0 (2026-04-06)
+++ v1 (2026-05-16)
@@ -657,398 +657,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valeur linguistique de la préposition &amp;quot;avec&amp;quot;, suivie de la question de son antonymie avec &amp;quot;sans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résultatif et accompli en coréen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'association de propositions sans marque segmentale en français parlé : étude syntactico-sémantique et prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la relation entre la grammaticalisation et la lexicalisation: le cas du verbe 'ci-ta' en coréen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46, pp.141-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497356v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04391876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des termes de couleur en français et en coréen</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des indices intonatifs de segmentation en unités macro-syntaxiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,50 +2983,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Particles and postpositions in Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dennis Kurzon &amp; Silvia Adler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adpositions: Pragmatic, Semantic and Syntactic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.133-170, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DE LA REFORMULATION À LA COMPLÉMENTARITÉ : LE CAS DE SINON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3039,130 +3112,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-Cl. Le Bot, M. Schuwer, E. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reformulation. Marqueurs linguistiques stratégies énonciatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319489v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04307939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Expression of Semantic Components and the Nature of Ground Entity in Orientation Motion Verbs: a Cross-Linguistic Account based on French and Korean</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lagae" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Takeuchi-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Ok-Hee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Jong-Suk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04291481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03632014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04307786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lagae" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307949v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Takeuchi-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Ok-Hee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Jong-Suk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04291481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03632014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04307786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>