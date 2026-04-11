--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -575,321 +575,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepositional adverbials in the diachrony of Romance: a state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French [Chapitre 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hummel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 135 (4), pp.1080-1137. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 135 (4), pp.1090-1099</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158781v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">hal-03174409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage d’un diatopisme polysémique, prime (adj.) : analyse comparative en lexicologie historique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 161, pp.16-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.161.0.3286129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prepositional adverbials in the diachrony of Romance: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Chircu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Javier García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/IG.161.0.3286129⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Benjamín García-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 135 (4), pp.1090-1099</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 135 (4), pp.1080-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zrp-2019-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174409v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de David Bigot, Michael Friesner et Mireille Tremblay (2013), Les français d’ici et d’aujourd’hui. Description, représentation et théorisation, Québec : PUL, collection Les Voies du français</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencia románica y diacronía del español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En bref et pour de bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès des Francoromanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Wien, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,165 +1928,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ben prime, dès la prime enfance. Questionnement méthodologique sur l’apport des dictionnaires face aux corpus pour l’analyse panfrancophone de particularismes lexicaux. Étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour étudier la variation du français ? L’apport de la linguistique de corpus à l’exemple d’un diatopisme polysémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e journées du réseau Lexicologie, Terminologie, Traduction : Lexique(s) et genre(s) textuel(s) : approches sur corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614994v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03614989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polysémie en diatopie. Une analyse sur corpus à visée panfrancophone</w:t>
               </w:r>
@@ -2342,316 +2342,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La diatopie en discours : sur l’apport des grands corpus pour la prise en compte des exemples auto-référentiels en lexicographie différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La DIA-variation en français actuel. Des corpus aux ouvrages de référence (dictionnaires/grammaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’écrivain et son rapport à la diatopie : ce que dévoile une réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Inka Wissner</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes, mise à disposition du RLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La DIA-variation en français actuel. Des corpus aux ouvrages de référence (dictionnaires/grammaires)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journée RELIEF : Ressource lexicale informatisée d’envergure sur le français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatopie et métadiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier atelier DIA du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Haderman (Gand) et Gaétane Dostie (Sherbrooke), May 2012, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615071v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03615062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données textuelles et diatopie</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser le Réseau lexical du français (RLF) dans une visée diatopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Atilf. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Wissner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581225840540175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.20019.wis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2020.4.25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chircu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Javier Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2019-0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.161.0.3286129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hummel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2010.078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B0F862086A238CF707921EE04F31F9344D6A175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-5831-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14615385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18107778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Wissner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581225840540175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.20019.wis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2020.4.25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.161.0.3286129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hummel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chircu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Javier Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2019-0062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2010.078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B0F862086A238CF707921EE04F31F9344D6A175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-5831-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14615385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18107778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>