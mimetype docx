--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -657,239 +657,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prepositional adverbials in the diachrony of Romance: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Chircu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Javier García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamín García-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135 (4), pp.1080-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zrp-2019-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyage d’un diatopisme polysémique, prime (adj.) : analyse comparative en lexicologie historique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 161, pp.16-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/IG.161.0.3286129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174414v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03158781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de David Bigot, Michael Friesner et Mireille Tremblay (2013), Les français d’ici et d’aujourd’hui. Description, représentation et théorisation, Québec : PUL, collection Les Voies du français</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencia románica y diacronía del español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En bref et pour de bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès des Francoromanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vienne, Sep 2022, Wien, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,165 +1928,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels outils pour étudier la variation du français ? L’apport de la linguistique de corpus à l’exemple d’un diatopisme polysémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e journées du réseau Lexicologie, Terminologie, Traduction : Lexique(s) et genre(s) textuel(s) : approches sur corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ben prime, dès la prime enfance. Questionnement méthodologique sur l’apport des dictionnaires face aux corpus pour l’analyse panfrancophone de particularismes lexicaux. Étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614989v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03614994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polysémie en diatopie. Une analyse sur corpus à visée panfrancophone</w:t>
               </w:r>
@@ -2700,165 +2700,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de diatopismes du français dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valéncia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Viollier, écrivain réaliste et enquêteur-linguiste dans les Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français régional antillais : exploration et délimitation d’un concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André Thibault, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615082v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03615091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3952,105 +3952,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adverbials with preposition and adjective in Saguenay–Lac-St-Jean (Quebec) based on field research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'adverbial prépositionnel à base adjectivale, de l'ancien français aux variétés modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics for field-based linguistics. Processing variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4059,132 +4134,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264856v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04264938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepositional adverbials in Quebec French (Saguenay–Lac-St-Jean)</w:t>
               </w:r>
@@ -4346,172 +4346,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Réseau lexical du français (RLF) [projet de dictionnaire en cours au CNRS] et la diatopicité du lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Wissner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Atilf-CNRS/Université de Lorraine. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réviser le Réseau lexical du français (RLF) dans une visée diatopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Wissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Atilf. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608930v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03609026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Wissner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581225840540175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.20019.wis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2020.4.25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.161.0.3286129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hummel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chircu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Javier Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2019-0062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2010.078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B0F862086A238CF707921EE04F31F9344D6A175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-5831-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14615385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18107778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Wissner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3196/003581225840540175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.20019.wis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphilo.2020.4.25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hummel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chircu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Javier Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2019-0062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.161.0.3286129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2010.078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B0F862086A238CF707921EE04F31F9344D6A175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr/#/eliphi/catalogue/biliro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-5831-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14615385" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18107778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>