--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Siau</w:t>
+                <w:t xml:space="preserve">Gerard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892407v1</w:t>
+                <w:t xml:space="preserve">hal-03933746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marteau</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+                <w:t xml:space="preserve">Jonathan Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933746v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
               </w:r>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
@@ -962,78 +962,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942571v1</w:t>
@@ -1370,51 +1370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1452,51 +1452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,648 +1558,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of Nonlinear Eddy Current Problems Using the h-conforming Formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Timo Tarhasaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Halbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197526v1</w:t>
+                <w:t xml:space="preserve">hal-04192311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Level-Set Based Topology Optimization for Maximizing the Torque of Switch Reluctance Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115539v1</w:t>
+                <w:t xml:space="preserve">hal-04134516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marteau</w:t>
+                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Halbach</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192311v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Level-Set Based Topology Optimization for Maximizing the Torque of Switch Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134516v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Modelling of Nonlinear Eddy Current Problems Using the h-conforming Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114177v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of a Transient 3D Nonlinear Magnetoquasistatic Problem with a B-conforming Formulation</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
@@ -2429,260 +2429,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoquasistatic Multiscale Modelling of SMC Materials Using EH-Conforming Formulation and Multiharmonic Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+                <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM'2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676275v1</w:t>
+                <w:t xml:space="preserve">hal-03717853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Magnetoquasistatic Multiscale Modelling of SMC Materials Using EH-Conforming Formulation and Multiharmonic Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Halbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Tarhasaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717853v1</w:t>
+                <w:t xml:space="preserve">hal-03676275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM multiphysics coupling for the modeling of magnetoelectric composite structures</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,51 +3882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Luo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3326878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Vesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Luo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3326878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Vesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>