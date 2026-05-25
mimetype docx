--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,1127 +66,1261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Level-Set Based Topology Optimization for Maximizing the Torque of Synchronous Reluctance Machines</w:t>
+                <w:t xml:space="preserve">On the multiscale modeling of 3D nonlinear transient magnetoquasistatic problems with emerging dynamic magnetization using the B-conforming formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Luo</w:t>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (3), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 458, pp.119042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3326878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2026.119042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252311v1</w:t>
+                <w:t xml:space="preserve">hal-05622127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
+                <w:t xml:space="preserve">A Level-Set Based Topology Optimization for Maximizing the Torque of Synchronous Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urdaneta-Calzadilla</w:t>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galopin</w:t>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Niyonzima</w:t>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meunier</w:t>
+                <w:t xml:space="preserve">Z. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3339088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3326878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328266v1</w:t>
+                <w:t xml:space="preserve">hal-04252311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics: Composite Material Made of Insulated Particles</w:t>
+                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+                <w:t xml:space="preserve">A. Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+                <w:t xml:space="preserve">N. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Halbach</w:t>
+                <w:t xml:space="preserve">I. Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joonas Vesa</w:t>
+                <w:t xml:space="preserve">G. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 425, pp.116945. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3339088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536937v1</w:t>
+                <w:t xml:space="preserve">hal-04328266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics: Composite Material Made of Insulated Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+                <w:t xml:space="preserve">Alexandre Halbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+                <w:t xml:space="preserve">Joonas Vesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.116945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933746v1</w:t>
+                <w:t xml:space="preserve">hal-04536937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t>
+                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Siau</w:t>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892407v1</w:t>
+                <w:t xml:space="preserve">hal-03933746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle For 2D Magnetostatic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerard Meunier</w:t>
+                <w:t xml:space="preserve">Jonathan Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933752v1</w:t>
+                <w:t xml:space="preserve">hal-03892407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle for 2D Magnetostatic Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brun</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Siau</w:t>
+                <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942571v1</w:t>
+                <w:t xml:space="preserve">hal-03933752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sensitivity Analysis Using the Virtual Work Principle for 2D Magnetostatic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3237030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1196,2546 +1330,2546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Numerical Modeling of 3D Electromagnetic Devices in the Low-Frequency Regime Using the Numerical Homogenization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-échelles pour les problèmes magnétoquasistatiques non-linéaires avec courants induits confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couplage FEM-BEM multiphysique pour la modélisation de structures composites à effets magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192311v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Upscaling and B-Conforming Magnetoquasistatic Multiscale Formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, CHANIA, Greece. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134516v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiharmonic Multiscale Modeling in 3-D Nonlinear Magnetoquasistatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Tarhasaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Halbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114177v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Level-Set Based Topology Optimization for Maximizing the Torque of Switch Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (Compumag'2023))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Nonlinear Eddy Current Problems Using the h-conforming Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of a Transient 3D Nonlinear Magnetoquasistatic Problem with a B-conforming Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Ruuskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis using the Virtual Work Principle For 2D Magnetostatic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ferrouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+                <w:t xml:space="preserve">Magnetoquasistatic Multiscale Modelling of SMC Materials Using EH-Conforming Formulation and Multiharmonic Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Ruuskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Halbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Tarhasaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717853v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoquasistatic Multiscale Modelling of SMC Materials Using EH-Conforming Formulation and Multiharmonic Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM'2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676275v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM multiphysics coupling for the modeling of magnetoelectric composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM coupling for the modeling of linear magnetoelectric effects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled problems 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of cathode directed streamer discharges in Air and CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D simulation of the positive streamer in SF6: effect of high attachment rate in atmospheric and sub atmospheric pressures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Timoshkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of 3D Laminated Cores Using the Heterogeneous Multiscale Method and h-Conforming Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a cathode directed streamer model in Air under different voltage stresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2020 Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of a cathode directed streamer in air under point to plane electrode configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling of electromagnetically controlled shape memory polymer medical stents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019 22nd International Conference on the Computation of Electromagnetic Fields,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Heterogeneous Multiscale Method Applied to Two-dimensional and Three-dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3882,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Luo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3326878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Vesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ruuskanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.119042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferrouillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3326878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Halbach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Vesa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Siau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3237030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Tarhasaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>