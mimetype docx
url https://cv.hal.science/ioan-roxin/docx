--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -225,51 +225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2PTM’21 : Information : enjeux et nouveaux défis</w:t>
+                <w:t xml:space="preserve">H2PTM’21. Information : enjeux et nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
@@ -308,51 +308,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. ISTE Editions, pp.280, 2021, 9781784058227</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. ISTE Éditions, pp.280, 2021, Classiques, Encyclopédie Sciences, 9781784058227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1056,230 +1056,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
+              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364377v1</w:t>
+                <w:t xml:space="preserve">hal-03160277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160277v1</w:t>
+                <w:t xml:space="preserve">hal-02364377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Digital Education in France</w:t>
               </w:r>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux pervasifs culturels : conception d’un outil descriptif et taxonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,381 +2038,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux technologies de l’écosystème de l’Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
+              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405- 271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356754v1</w:t>
+                <w:t xml:space="preserve">hal-02178757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178723v1</w:t>
+                <w:t xml:space="preserve">hal-03165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux technologies de l’écosystème de l’Internet des Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405- 271-3</w:t>
+              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178757v1</w:t>
+                <w:t xml:space="preserve">hal-02356754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165531v1</w:t>
+                <w:t xml:space="preserve">hal-02178723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web-Based Social Media Analysis</w:t>
               </w:r>
@@ -2999,377 +2999,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">ACCESSIBILITY AND INTEROPERABILITY OF PEDAGOGICAL RESOURCES IN THE CONTEXT OF INTERNET OF THINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Technology, Education and Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Valencia, France. pp.3959-3966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/inted.2017.0965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166130v1</w:t>
+                <w:t xml:space="preserve">hal-03166093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
+                <w:t xml:space="preserve">Semantic Annotation of Web Resources to Learn with Connected Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bucharest, France. pp.96-101</w:t>
+              <w:t xml:space="preserve">EL2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal. pp.213-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166090v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Annotation of Web Resources to Learn with Connected Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EL2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal. pp.213-216</w:t>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166087v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESSIBILITY AND INTEROPERABILITY OF PEDAGOGICAL RESOURCES IN THE CONTEXT OF INTERNET OF THINGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technology, Education and Development Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IE2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, France. pp.96-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/inted.2017.0965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03166093v1</w:t>
+                <w:t xml:space="preserve">hal-03166090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
               </w:r>
@@ -3539,1301 +3539,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163224v1</w:t>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388993v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital literacy for the emerging educational resources in the context of lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence internationale en éducation et nouveaux développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364375v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital literacy for the emerging educational resources in the context of lifelong learning</w:t>
+                <w:t xml:space="preserve">An Internet of Things Solution For Radioactivity Environmental Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Darastean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale en éducation et nouveaux développements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Proceedings of IE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cluj‐Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163221v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Internet of Things Solution For Radioactivity Environmental Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GREY Sentiment Analysis Using Multiple Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Delcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Stan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cluj‐Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163218v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREY Sentiment Analysis Using Multiple Lexicons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camelia Delcea</w:t>
+                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cluj‐Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162690v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, France. pp.1429-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364364v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243494v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils méthodologiques pour la conception des jeux pervasifs dans le domaine culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,217 +4878,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique. Système d’organisation des connaissances avec les outils sémantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Borel</w:t>
+                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montée en puissance de la culture numérique - Digital Humanities 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624345v1</w:t>
+                <w:t xml:space="preserve">hal-03194347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">L’édition numérique. Système d’organisation des connaissances avec les outils sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
+              <w:t xml:space="preserve">La montée en puissance de la culture numérique - Digital Humanities 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194347v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and Knowledge Aggregation in the Active Semantic Learning System</w:t>
               </w:r>
@@ -5424,229 +5424,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
+                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Hosu</w:t>
+                <w:t xml:space="preserve">I. Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Accent. 2019</w:t>
+                <w:t xml:space="preserve">N. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573955v1</w:t>
+                <w:t xml:space="preserve">hal-03174928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
+                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hosu</w:t>
+                <w:t xml:space="preserve">Ioan Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pelissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accent. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174928v1</w:t>
+                <w:t xml:space="preserve">hal-03573955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5753,191 +5753,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and approaches in the educational policies developed by the International Organizations – UNESCO, OECD, ILO and Council of Europe</w:t>
+                <w:t xml:space="preserve">Les politiques d’éducation tout au long de la vie dans l’Union Européenne et dans les organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès International de l’AMSE‐AMCE‐WAER « Enseigner et Former Aujourd’hui, pour Demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Eskişehir, Turkey</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Eskişehir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163866v1</w:t>
+                <w:t xml:space="preserve">hal-03163868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques d’éducation tout au long de la vie dans l’Union Européenne et dans les organisations internationales</w:t>
+                <w:t xml:space="preserve">Governance and approaches in the educational policies developed by the International Organizations – UNESCO, OECD, ILO and Council of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès International de l’AMSE‐AMCE‐WAER « Enseigner et Former Aujourd’hui, pour Demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Eskişehir, Turkey</w:t>
+              <w:t xml:space="preserve">, May 2016, Eskişehir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163868v1</w:t>
+                <w:t xml:space="preserve">hal-03163866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6238,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ioanas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simona Gherai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Paun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16211-9_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darastean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutschmitt Beno&#238;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ioanas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simona Gherai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Paun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16211-9_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darastean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutschmitt Beno&#238;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>