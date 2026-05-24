--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1788,191 +1788,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés. Objets connectés - Perspectives pour un développement intelligent</w:t>
+                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16468-7</w:t>
+              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-128, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167370v1</w:t>
+                <w:t xml:space="preserve">hal-03175034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés</w:t>
+                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés. Objets connectés - Perspectives pour un développement intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-128, 2019</w:t>
+              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16468-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175034v1</w:t>
+                <w:t xml:space="preserve">hal-03167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés : nouveaux dispositifs pour la médiation des savoirs scientifiques ?</w:t>
               </w:r>
@@ -2215,204 +2215,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
+              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356754v1</w:t>
+                <w:t xml:space="preserve">hal-02178723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178723v1</w:t>
+                <w:t xml:space="preserve">hal-02356754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web-Based Social Media Analysis</w:t>
               </w:r>
@@ -3172,204 +3172,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
+              <w:t xml:space="preserve">IE2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, France. pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166130v1</w:t>
+                <w:t xml:space="preserve">hal-03166090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bucharest, France. pp.96-101</w:t>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166090v1</w:t>
+                <w:t xml:space="preserve">hal-03166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
               </w:r>
@@ -3539,164 +3539,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital literacy for the emerging educational resources in the context of lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale en éducation et nouveaux développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388993v1</w:t>
+                <w:t xml:space="preserve">hal-03163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3738,139 +3699,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital literacy for the emerging educational resources in the context of lifelong learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale en éducation et nouveaux développements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163221v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Internet of Things Solution For Radioactivity Environmental Monitoring</w:t>
               </w:r>
@@ -3958,217 +3958,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREY Sentiment Analysis Using Multiple Lexicons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camelia Delcea</w:t>
+                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cluj‐Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162690v1</w:t>
+                <w:t xml:space="preserve">hal-02364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">GREY Sentiment Analysis Using Multiple Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Delcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">Proceedings of IE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cluj‐Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364364v1</w:t>
+                <w:t xml:space="preserve">hal-03162690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
               </w:r>
@@ -4265,247 +4265,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
@@ -4580,230 +4580,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils méthodologiques pour la conception des jeux pervasifs dans le domaine culturel.</w:t>
               </w:r>
@@ -4878,217 +4878,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">L’édition numérique. Système d’organisation des connaissances avec les outils sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
+              <w:t xml:space="preserve">La montée en puissance de la culture numérique - Digital Humanities 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194347v1</w:t>
+                <w:t xml:space="preserve">hal-03624345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition numérique. Système d’organisation des connaissances avec les outils sémantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Borel</w:t>
+                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montée en puissance de la culture numérique - Digital Humanities 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624345v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies and Knowledge Aggregation in the Active Semantic Learning System</w:t>
               </w:r>
@@ -6238,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ioanas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simona Gherai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Paun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16211-9_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darastean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutschmitt Beno&#238;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Ioanas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simona Gherai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3059821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Paun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16211-9_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darastean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Balog-Crisan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutschmitt Beno&#238;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>