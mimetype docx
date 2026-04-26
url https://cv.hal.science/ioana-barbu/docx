--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -762,217 +762,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATION ET ALGORITHMES PARCIMONIEUX POUR LA TOMOGRAPHIE PIV</w:t>
+                <w:t xml:space="preserve">Sparse Models and Pursuit Algorithms for PIV Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683424v1</w:t>
+                <w:t xml:space="preserve">hal-00683436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Models and Pursuit Algorithms for PIV Tomography</w:t>
+                <w:t xml:space="preserve">REPRESENTATION ET ALGORITHMES PARCIMONIEUX POUR LA TOMOGRAPHIE PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683436v1</w:t>
+                <w:t xml:space="preserve">hal-00683424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1763,51 +1763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/10/104002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245009v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245022v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245014v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/10/104002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245009v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245022v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245014v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>