--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -762,217 +762,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Models and Pursuit Algorithms for PIV Tomography</w:t>
+                <w:t xml:space="preserve">REPRESENTATION ET ALGORITHMES PARCIMONIEUX POUR LA TOMOGRAPHIE PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683436v1</w:t>
+                <w:t xml:space="preserve">hal-00683424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATION ET ALGORITHMES PARCIMONIEUX POUR LA TOMOGRAPHIE PIV</w:t>
+                <w:t xml:space="preserve">Sparse Models and Pursuit Algorithms for PIV Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum on recent developments in Volume Reconstruction techniques applied to 3D fluid and solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683424v1</w:t>
+                <w:t xml:space="preserve">hal-00683436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -984,295 +984,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t>
+                <w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Guibert</w:t>
+                <w:t xml:space="preserve">A. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe Loisel</w:t>
+                <w:t xml:space="preserve">P. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416030v1</w:t>
+                <w:t xml:space="preserve">hal-02605644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t>
+                <w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Loisel</w:t>
+                <w:t xml:space="preserve">Philipe Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gatlinburg, Tennessee, United States. , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35868.28808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605644v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,77 +1485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/10/104002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245009v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245022v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245014v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01104566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/10/104002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245009v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245022v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245014v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>