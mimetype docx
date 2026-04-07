--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -84,1700 +84,1895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Salience of Tones, Vowels, and Consonants in Mandarin Speech Errors</w:t>
+                <w:t xml:space="preserve">Timing lag matters in native speakers' perception of Georgian stop sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifeng Liu</w:t>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Chitoran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+                <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00238309241302334⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/labphon.24395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242111v1</w:t>
+                <w:t xml:space="preserve">hal-05578266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilingual phonological contrast perception: The influence of Quanzhou Southern Min on Mandarin non-sibilant fricative discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in fricative contrast merger: Evidence from Quanzhou Southern Min and Mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0020266⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (2), pp.1659-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0042467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172601v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of illusory clusters: the role of native timing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Salience of Tones, Vowels, and Consonants in Mandarin Speech Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harim Kwon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (3), pp.495-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phon-2023-2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00238309241302334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312761v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority sequencing and its relationship to articulatory timing in Georgian</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bilingual phonological contrast perception: The influence of Quanzhou Southern Min on Mandarin non-sibilant fricative discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025100323000026⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0020266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033228v1</w:t>
+                <w:t xml:space="preserve">hal-04172601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical competition influences coarticulatory variation in French: comparing competition from nasal and oral vowel minimal pairs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of illusory clusters: the role of native timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harim Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/glossa.9801⟩</w:t>
+              <w:t xml:space="preserve">Phonetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phon-2023-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162392v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time intelligibility affects the realization of French word-final schwa</w:t>
+                <w:t xml:space="preserve">Sonority sequencing and its relationship to articulatory timing in Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caroline Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Katsika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.102962⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025100323000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168489v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficult to hear but easy to see: Audio-visual perception of the /r/-/w/ contrast in Anglo-English</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lexical competition influences coarticulatory variation in French: comparing competition from nasal and oral vowel minimal pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0012660⟩</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/glossa.9801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741991v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficult to hear but easy to see: Audio-visual perception of the /r/-/w/ contrast in Anglo-English</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time intelligibility affects the realization of French word-final schwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0012660⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.102962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2023.102962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725315v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and cluster-specific effects in the timing of onset consonant sequences in seven languages</w:t>
+                <w:t xml:space="preserve">Difficult to hear but easy to see: Audio-visual perception of the /r/-/w/ contrast in Anglo-English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Pouplier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hannah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2022.101153⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (1), pp.368-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0012660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688344v1</w:t>
+                <w:t xml:space="preserve">hal-03741991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking gestural representations to syllable count judgments: A cross-language test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Difficult to hear but easy to see: Audio-visual perception of the /r/-/w/ contrast in Anglo-English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/labphon.7681⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (1), pp.368-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0012660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812042v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imitation of coarticulatory timing patterns in consonant clusters for phonotactically familiar and unfamiliar sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Language and cluster-specific effects in the timing of onset consonant sequences in seven languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pouplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Pastätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hoole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/labphon.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.101153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2022.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127373v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linking gestural representations to syllable count judgments: A cross-language test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/labphon.7681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127407v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological representations and the variable patterning of glides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The imitation of coarticulatory timing patterns in consonant clusters for phonotactically familiar and unfamiliar sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pouplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas O Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hoole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lingua.2007.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laboratory Phonology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/labphon.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226130v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hiatus to diphthong: The evolution of vowel sequences in Romance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226131v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127407v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perception-production study of Romanian diphthongs and glide-vowel sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phonological representations and the variable patterning of glides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Studies on the Phonetics and Phonology of Glides, 118 (12), pp.1979-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2007.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226132v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phonology and morphology of Romanian diphthongization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From hiatus to diphthong: The evolution of vowel sequences in Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (1), pp.37-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/prbs.2002.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226133v1</w:t>
+                <w:t xml:space="preserve">hal-01226131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A perception-production study of Romanian diphthongs and glide-vowel sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (2), pp.203-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology and morphology of Romanian diphthongization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (2), pp.205-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/prbs.2002.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georgian harmonic clusters: phonetic cues to phonological representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (2), pp.121-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1787,2669 +1982,2669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptuomotor Effect of Lexical Tones in Mandarin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifeng Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language (HIPCS), Jun 2024, Séoul, South Korea. pp.117-118</w:t>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245342v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptuomotor Effect of Lexical Tones in Mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">19th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language (HIPCS), Jun 2024, Séoul, South Korea. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451665v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual bias in different types of speech errors: Tone as low-priority contrastive unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifeng Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of York, Sep 2022, York (United Kingdom), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian syllables, uncentered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Katsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.215-219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-based study of /CR/ and /RC/ clusters in French: Prosodic and segmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianwen Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Speech Prosody / Oral session 5: Segments, prosody and intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.244-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficult to hear but easy to see: Accounting for the evolution of an /r/ specific lip posture in Anglo‑English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2021 – Spoken English varieties: redefining and representing realities, communities and norms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting non-native speech perception using the Perceptual Assimilation Model and state-of-the-art acoustic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Dunbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CooNLL 21 - Proceedings of the 25th Conference on Computational Natural Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. pp.661-673, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2021.conll-1.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durational effects of boundaries in Italian fricatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Speech Production (ISSP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, New Haven, CT, United States. pp.118 - 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sonority profile and order of place of articulation on gestural overlap in Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Katsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/speechprosody.2020-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of native consonant clusters with non-native phonetic patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences PCPhS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.576-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453032v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451627v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques des consonnes latérales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01824622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural undershoot and gestural intrusion – from perceptual errors to historical sound change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ERRARE Worskhop: Errors by humans and machines in multimedia, multimodal, multilingual data processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sinaia, Romania. pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01824525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labial-Coronal vs. Labial-Velar Consonant Sequences: An Articulatory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynaphon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, -, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Machine Learning Model to Assess the Complexity of Stress Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Niculae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 9, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labial-Coronal vs. Labial-Vélaire : étude du phasage des gestes en Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learned patterns of language-specific phonotactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learnedlanguage-specific phonotactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Labial-Coronal en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.739--746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Labial-Coronal en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.739-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic evidence for high vowel devoicing in Lezgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Iskarous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllable structure as coupled oscillator modes: Evidence from Georgian vs. Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Selkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhs 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic description of high vowel syncope in Lezgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayten Babaliyeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhs 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2153-2156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-gestural timing between vocalic gestures as a function of syllable position: Acoustic evidence from Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the distribution of hiatus in Spanish and Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhs 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Aug 2003, Barcelone, Spain. pp.1683-1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some evidence for feature specification constraints on Georgian consonant sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LP'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Ohio State University, Sep 1998, Colombus, United States. pp.185-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,439 +4654,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tone in lexical access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zifeng Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation perceptive des fricatives non-sibilantes du mandarin par les locuteurs du Quanzhou Southern Min</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caihong Weng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexander Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d'Études sur la Parole - JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the limits of coordination: Word onset clusters in Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Greisbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03083578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What native language can and cannot do: Perception of onset consonant clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pouplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstraction, Diversity, and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01735074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4901,497 +5096,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucasian languages, Special issue of Linguistic Discovery 9(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucasian Languages. Numéro spécial de Linguistic Discovery 9(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Phonological Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouton de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2009, Série "Phonetics and Phonology", 978-3110223941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the Phonetics and Phonology of Glides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Nevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">118 (12), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology of Romanian: A constraint-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouton de Gruyter, 277 p., 2001, 3110167662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5401,1063 +5596,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowels and diphthongs - The articulatory and acoustic structure of Romanian nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Gibson and Juana Gil (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Studies in Romance Phonetics and Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry in Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface sound and underlying structure : The phonetics-phonology interface in Romance languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Fischer and C. Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of grammatical interfaces in Romance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-40, 2016, Manuals of Romance Linguistics, 978-3-11-031186-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating the sonority hierarchy to articulatory timing patterns : A cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin J. Ball and Nicole Müller (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging sonority: Cross-linguistic evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equinox Publishing, pp.45-62, 2016, Studies in Phonetics and Phonology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phonologie Articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01824126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of historical change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.C. Cohn; C. Fougeron; M. Huffman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-321, 2012, 9780199575039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Oscillator Planning Model of Speech Timing and Syllable Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosung Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Saltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fant, C. Gunnar M.; Fujisaki, Hiroya; Shen, Jiaxuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in phonetics and speech science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Commercial Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-249, 2009, 978-7-10-006769-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in phonetics and phonology: gradience, categoriality, and naturalness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail C Cohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pellegrino; Egidio Marsico; Ioana Chitoran; Christophe Coupé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to phonological complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 21-46, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110223958.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural overlap and recoverability: Articulatory evidence from Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Byrd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-447, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prominence vs. rhythm: The predictability of stress in Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.Zagona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammatical Theory and Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.47-58, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6467,118 +6662,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonologie articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6725,51 +6920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05242111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309241302334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phon-2023-2005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Katsika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.102962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Past&#228;tter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2022.101153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.7681" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas O Lentz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nevins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2007.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/prbs.2002.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-44" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.conll-1.51" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Niculescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrissimo-Bertola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dinu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maria Ciobanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Iskarous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Selkirk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayten Babaliyeya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Greisbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/42963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/205013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199575039.001.0001/oxfordhb-9780199575039" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Nam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Saltzman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sail.usc.edu/~lgoldste/ArtPhon/Papers/save/Week%2012/LG_final.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C Cohn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110223958.19/html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110223958.19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Byrd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://linguistics.berkeley.edu/~phorum/pdf/chitoran_gesture.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.24395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05242111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309241302334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phon-2023-2005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Katsika" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.102962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Past&#228;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2022.101153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.7681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas O Lentz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nevins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2007.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/prbs.2002.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.conll-1.51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Niculescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrissimo-Bertola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dinu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maria Ciobanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Iskarous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Selkirk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayten Babaliyeya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Greisbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.496" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/42963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/205013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199575039.001.0001/oxfordhb-9780199575039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Nam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Saltzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sail.usc.edu/~lgoldste/ArtPhon/Papers/save/Week%2012/LG_final.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C Cohn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110223958.19/html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110223958.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Byrd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://linguistics.berkeley.edu/~phorum/pdf/chitoran_gesture.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>