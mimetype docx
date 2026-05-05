--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -521,222 +521,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of illusory clusters: the role of native timing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harim Kwon</w:t>
+                <w:t xml:space="preserve">Sonority sequencing and its relationship to articulatory timing in Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Katsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phon-2023-2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025100323000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312761v1</w:t>
+                <w:t xml:space="preserve">hal-04033228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority sequencing and its relationship to articulatory timing in Georgian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Argyro Katsika</w:t>
+                <w:t xml:space="preserve">Perception of illusory clusters: the role of native timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Phonetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025100323000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phon-2023-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033228v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical competition influences coarticulatory variation in French: comparing competition from nasal and oral vowel minimal pairs</w:t>
               </w:r>
@@ -1956,2695 +1956,2812 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisia Popescu</w:t>
+                <w:t xml:space="preserve">Crosslinguistic Comparison of Acoustic Variation in the Vowel Sequences /ia/ and /io/ in Four Romance Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Cronenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3689-3693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451665v1</w:t>
+                <w:t xml:space="preserve">hal-05578253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptuomotor Effect of Lexical Tones in Mandarin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zifeng Liu</w:t>
+                <w:t xml:space="preserve">Laterals in simplex vs. complex syllable codas: a comparison of four languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language (HIPCS), Jun 2024, Séoul, South Korea. pp.117-118</w:t>
+              <w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245342v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual bias in different types of speech errors: Tone as low-priority contrastive unit</w:t>
+                <w:t xml:space="preserve">Perceptuomotor Effect of Lexical Tones in Mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of York, Sep 2022, York (United Kingdom), United Kingdom</w:t>
+              <w:t xml:space="preserve">19th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language (HIPCS), Jun 2024, Séoul, South Korea. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245431v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgian syllables, uncentered?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Argyro Katsika</w:t>
+                <w:t xml:space="preserve">Perceptual bias in different types of speech errors: Tone as low-priority contrastive unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Sep 2022, York (United Kingdom), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680683v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-based study of /CR/ and /RC/ clusters in French: Prosodic and segmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianwen Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Speech Prosody / Oral session 5: Segments, prosody and intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.244-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficult to hear but easy to see: Accounting for the evolution of an /r/ specific lip posture in Anglo‑English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah King</w:t>
+                <w:t xml:space="preserve">Georgian syllables, uncentered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Katsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2021 – Spoken English varieties: redefining and representing realities, communities and norms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.215-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139013v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting non-native speech perception using the Perceptual Assimilation Model and state-of-the-art acoustic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Millet</w:t>
+                <w:t xml:space="preserve">Difficult to hear but easy to see: Accounting for the evolution of an /r/ specific lip posture in Anglo‑English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CooNLL 21 - Proceedings of the 25th Conference on Computational Natural Language Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAC 2021 – Spoken English varieties: redefining and representing realities, communities and norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697418v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durational effects of boundaries in Italian fricatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting non-native speech perception using the Perceptual Assimilation Model and state-of-the-art acoustic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Turco</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CooNLL 21 - Proceedings of the 25th Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, France. pp.661-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.conll-1.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431859v1</w:t>
+                <w:t xml:space="preserve">hal-03697418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sonority profile and order of place of articulation on gestural overlap in Georgian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durational effects of boundaries in Italian fricatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Turco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Seminar on Speech Production (ISSP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, New Haven, CT, United States. pp.118 - 121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127480v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of native consonant clusters with non-native phonetic patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harim Kwon</w:t>
+                <w:t xml:space="preserve">The role of sonority profile and order of place of articulation on gestural overlap in Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Katsika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences PCPhS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2020-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127434v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisia Popescu</w:t>
+                <w:t xml:space="preserve">Perception of native consonant clusters with non-native phonetic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences PCPhS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451627v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.576-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453032v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
+                <w:t xml:space="preserve">Syllable count judgments and temporal organization of articulatory gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">16th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques des consonnes latérales.</w:t>
+                <w:t xml:space="preserve">Jugements sur le nombre de syllabes et coordination temporelle des gestes articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées d’Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">32e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824622v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural undershoot and gestural intrusion – from perceptual errors to historical sound change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allophonie et position dans la syllabe : Indices acoustiques des consonnes latérales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ERRARE Worskhop: Errors by humans and machines in multimedia, multimodal, multilingual data processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sinaia, Romania. pp.123-136</w:t>
+              <w:t xml:space="preserve">Actes des Journées d’Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01824525v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial-Coronal vs. Labial-Velar Consonant Sequences: An Articulatory Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestural undershoot and gestural intrusion – from perceptual errors to historical sound change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynaphon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, -, Brazil</w:t>
+              <w:t xml:space="preserve">2nd ERRARE Worskhop: Errors by humans and machines in multimedia, multimodal, multilingual data processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sinaia, Romania. pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017811v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01824525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Machine Learning Model to Assess the Complexity of Stress Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labial-Coronal vs. Labial-Velar Consonant Sequences: An Articulatory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Maria Ciobanu</w:t>
+                <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vlad Niculae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 9, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Dynaphon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, -, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095427v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labial-Coronal vs. Labial-Vélaire : étude du phasage des gestes en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Using a Machine Learning Model to Assess the Complexity of Stress Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Niculae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.33</w:t>
+              <w:t xml:space="preserve">LREC 9, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017772v1</w:t>
+                <w:t xml:space="preserve">hal-01095427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labial-Coronal vs. Labial-Vélaire : étude du phasage des gestes en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843421v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learned patterns of language-specific phonotactics</w:t>
+                <w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Tiede</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226143v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learnedlanguage-specific phonotactics</w:t>
+                <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learned patterns of language-specific phonotactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4799024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03127311v1</w:t>
+                <w:t xml:space="preserve">hal-01226143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet Labial-Coronal en italien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestural reorganization under rate pressure interacts with learnedlanguage-specific phonotactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832295v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Labial-Coronal en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.739-746</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.739--746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835293v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic evidence for high vowel devoicing in Lezgi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effet Labial-Coronal en italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Carrissimo-Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Iskarous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.739-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226152v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable structure as coupled oscillator modes: Evidence from Georgian vs. Tashlhiyt Berber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic evidence for high vowel devoicing in Lezgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Selkirk</w:t>
+                <w:t xml:space="preserve">Khalil Iskarous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhs 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.241-244</w:t>
+              <w:t xml:space="preserve">ISSP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226145v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic description of high vowel syncope in Lezgian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syllable structure as coupled oscillator modes: Evidence from Georgian vs. Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis M. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayten Babaliyeya</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Selkirk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhs 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2153-2156</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226144v1</w:t>
+                <w:t xml:space="preserve">hal-01226145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-gestural timing between vocalic gestures as a function of syllable position: Acoustic evidence from Romanian</w:t>
+                <w:t xml:space="preserve">An acoustic description of high vowel syncope in Lezgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayten Babaliyeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ICPhs 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2153-2156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095367v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the distribution of hiatus in Spanish and Romanian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-gestural timing between vocalic gestures as a function of syllable position: Acoustic evidence from Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhs 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Aug 2003, Barcelone, Spain. pp.1683-1686</w:t>
+              <w:t xml:space="preserve">6th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226149v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the distribution of hiatus in Spanish and Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chitoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPhs 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Autònoma de Barcelona, Aug 2003, Barcelone, Spain. pp.1683-1686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some evidence for feature specification constraints on Georgian consonant sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LP'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Ohio State University, Sep 1998, Colombus, United States. pp.185-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4654,51 +4771,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tone in lexical access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4727,73 +4844,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation perceptive des fricatives non-sibilantes du mandarin par les locuteurs du Quanzhou Southern Min</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caihong Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4822,168 +4939,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d'Études sur la Parole - JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the limits of coordination: Word onset clusters in Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Greisbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03083578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What native language can and cannot do: Perception of onset consonant clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harim Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4992,101 +5109,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pouplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeki Kamiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstraction, Diversity, and Speech Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01735074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5096,382 +5213,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucasian languages, Special issue of Linguistic Discovery 9(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caucasian Languages. Numéro spécial de Linguistic Discovery 9(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Phonological Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouton de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2009, Série "Phonetics and Phonology", 978-3110223941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the Phonetics and Phonology of Glides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5480,113 +5597,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Nevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">118 (12), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology of Romanian: A constraint-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouton de Gruyter, 277 p., 2001, 3110167662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5596,51 +5713,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowels and diphthongs - The articulatory and acoustic structure of Romanian nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5660,267 +5777,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Gibson and Juana Gil (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Studies in Romance Phonetics and Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vieru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entry in Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface sound and underlying structure : The phonetics-phonology interface in Romance languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5930,729 +6047,729 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Fischer and C. Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of grammatical interfaces in Romance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-40, 2016, Manuals of Romance Linguistics, 978-3-11-031186-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating the sonority hierarchy to articulatory timing patterns : A cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin J. Ball and Nicole Müller (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging sonority: Cross-linguistic evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equinox Publishing, pp.45-62, 2016, Studies in Phonetics and Phonology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Phonologie Articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01824126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of historical change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.C. Cohn; C. Fougeron; M. Huffman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-321, 2012, 9780199575039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Oscillator Planning Model of Speech Timing and Syllable Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosung Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Saltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fant, C. Gunnar M.; Fujisaki, Hiroya; Shen, Jiaxuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in phonetics and speech science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commercial Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-249, 2009, 978-7-10-006769-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in phonetics and phonology: gradience, categoriality, and naturalness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail C Cohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Pellegrino; Egidio Marsico; Ioana Chitoran; Christophe Coupé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to phonological complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 21-46, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110223958.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural overlap and recoverability: Articulatory evidence from Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Byrd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Phonology 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouton de Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-447, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prominence vs. rhythm: The predictability of stress in Romanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.Zagona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammatical Theory and Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.47-58, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6662,118 +6779,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonologie articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Chitoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6920,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.24395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05242111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309241302334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phon-2023-2005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Katsika" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.102962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Past&#228;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2022.101153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.7681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas O Lentz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nevins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2007.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/prbs.2002.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.conll-1.51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Niculescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrissimo-Bertola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dinu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maria Ciobanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Iskarous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Selkirk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayten Babaliyeya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Greisbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.496" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/42963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/205013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199575039.001.0001/oxfordhb-9780199575039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Nam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Saltzman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sail.usc.edu/~lgoldste/ArtPhon/Papers/save/Week%2012/LG_final.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C Cohn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110223958.19/html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110223958.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Byrd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://linguistics.berkeley.edu/~phorum/pdf/chitoran_gesture.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harim Kwon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.24395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05242111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309241302334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Katsika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100323000026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phon-2023-2005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.102962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah King" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0012660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pouplier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Past&#228;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2022.101153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.7681" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas O Lentz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nevins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2007.10.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/prbs.2002.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cronenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-50" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-44" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.conll-1.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-66" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Niculescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carrissimo-Bertola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dinu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maria Ciobanu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Niculae" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Iskarous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Goldstein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Selkirk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayten Babaliyeya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Greisbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lentz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03431863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.496" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/viewbooktoc/product/42963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/205013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199575039.001.0001/oxfordhb-9780199575039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Nam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Saltzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sail.usc.edu/~lgoldste/ArtPhon/Papers/save/Week%2012/LG_final.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail C Cohn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110223958.19/html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110223958.19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Byrd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://linguistics.berkeley.edu/~phorum/pdf/chitoran_gesture.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01226112v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>