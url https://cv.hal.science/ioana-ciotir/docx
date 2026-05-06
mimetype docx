--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -17,1271 +17,1566 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ioana Ciotir </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCF HDR INSA Rouen Normandie, France</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ioana-ciotir</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-8831-050X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">191335444</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Porous Media Schrödinger Equation: Feynman-type Motivation, Well-Posedness and Control Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Stefan Problem with Mushy Region as a Scaling Limit of Stochastic PDE with Turbulent Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Flandoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xinru Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-024-01032-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-025-10478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220614v2</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic porous media equation with Robin boundary conditions, gravity-driven infiltration and multiplicative noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Porous Media Schrödinger Equation: Feynman-type Motivation, Well-Posedness and Control Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinru Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, 31p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-024-01032-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2025.113363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580056v1</w:t>
+                <w:t xml:space="preserve">hal-04220614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved regularity for the stochastic fast diffusion equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stochastic porous media equation with Robin boundary conditions, gravity-driven infiltration and multiplicative noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas M Tölle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-ECP575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438, pp.113363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2025.113363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417006v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a stochastic viscous transport equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improved regularity for the stochastic fast diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfredo Salazar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas M Tölle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-ECP575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/eect.2020070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02891812v1</w:t>
+                <w:t xml:space="preserve">hal-05417006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic porous media equations with divergence Itô noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">State-constrained porous media control systems with application to stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuţ Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/eect.2020010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-023-00874-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889493v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical approach to Galerkin BEMs on polyhedral surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homogenization of a stochastic viscous transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forcadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfredo Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.50⟩</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265728v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and uniqueness of the solution for stochastic super-fast diffusion equations with multiplicative noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stochastic porous media equations with divergence Itô noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944004v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear stochastic partial differential equations with singular diffusivity and gradient Stratonovich noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical approach to Galerkin BEMs on polyhedral surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Warncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Tölle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S5, pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2016.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133464v1</w:t>
+                <w:t xml:space="preserve">hal-05265728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Approach to Neumann Stochastic Semi-Linear Equations Modeling the Thermostatic Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Existence and uniqueness of the solution for stochastic super-fast diffusion equations with multiplicative noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-015-0787-8⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 452 (1), pp.595-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133456v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonlinear stochastic partial differential equations with singular diffusivity and gradient Stratonovich noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Tölle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271 (7), pp.1764-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2016.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-repelling diffusions via an infinite dimensional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Erik Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.506-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40072-015-0059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Variational Approach to Neumann Stochastic Semi-Linear Equations Modeling the Thermostatic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (3), pp.1095-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-015-0787-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1291,470 +1586,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality Conditions for Control Systems Governed by Monotone Stochastic Evolution Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Zidani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Fokker-Planck equation with reflecting boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Fayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and uniqueness of solution to the two-phase Stefan problem with convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a stochastic viscous Burgers' type equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfredo Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representation for solutions of a porous media type equation with Neumann boundary condition: the case of the half-line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions on the analysis of some non-linear monotone stochastic and deterministic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathematics [math]. Université de Rouen Normandie, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05604659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1820,51 +2209,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6F21C85F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1901,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinru Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01032-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M T&#246;lle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-ECP575" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Salazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020070" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T&#246;lle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-015-0787-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-015-0059-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fayad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-ciotir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8831-050X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10478-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220614v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinru Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01032-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M T&#246;lle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-ECP575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00874-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Salazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.03.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T&#246;lle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-015-0059-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-015-0787-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05604659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>