--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">191335444</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RU1XKJ8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1404 +200,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stefan Problem with Mushy Region as a Scaling Limit of Stochastic PDE with Turbulent Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Flandoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10884-025-10478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Porous Media Schrödinger Equation: Feynman-type Motivation, Well-Posedness and Control Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinru Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, 31p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-024-01032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic porous media equation with Robin boundary conditions, gravity-driven infiltration and multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 438, pp.113363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2025.113363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved regularity for the stochastic fast diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas M Tölle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/24-ECP575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-constrained porous media control systems with application to stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuţ Munteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-023-00874-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a stochastic viscous transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfredo Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.353-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/eect.2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic porous media equations with divergence Itô noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.375-398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical approach to Galerkin BEMs on polyhedral surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Warncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, S5, pp.27-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/smai-jcm.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and uniqueness of the solution for stochastic super-fast diffusion equations with multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 452 (1), pp.595-610. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2017.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear stochastic partial differential equations with singular diffusivity and gradient Stratonovich noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Tölle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 271 (7), pp.1764-1792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfa.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-repelling diffusions via an infinite dimensional approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Variational Approach to Neumann Stochastic Semi-Linear Equations Modeling the Thermostatic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl-Erik Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-015-0059-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (3), pp.1095-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-015-0787-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133460v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Approach to Neumann Stochastic Semi-Linear Equations Modeling the Thermostatic Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-repelling diffusions via an infinite dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Erik Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-015-0787-8⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.506-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-015-0059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133456v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1586,456 +1607,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality Conditions for Control Systems Governed by Monotone Stochastic Evolution Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Fokker-Planck equation with reflecting boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and uniqueness of solution to the two-phase Stefan problem with convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a stochastic viscous Burgers' type equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forcadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfredo Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representation for solutions of a porous media type equation with Neumann boundary condition: the case of the half-line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,105 +2066,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions on the analysis of some non-linear monotone stochastic and deterministic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Rouen Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05604659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2211,51 +2232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F21C85F"/>
+    <w:nsid w:val="3D786BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2442,51 +2463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-ciotir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8831-050X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10478-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220614v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinru Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01032-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M T&#246;lle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-ECP575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00874-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Salazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.03.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T&#246;lle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-015-0059-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-015-0787-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fayad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05604659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-ciotir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8831-050X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191335444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RU1XKJ8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10478-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220614v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinru Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01032-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M T&#246;lle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-ECP575" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00874-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forcadel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Salazar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.03.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas T&#246;lle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-015-0787-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Erik Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-015-0059-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Visconti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Fayad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05604659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>