--- v0 (2026-03-24)
+++ v1 (2026-05-07)
@@ -234,404 +234,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+                <w:t xml:space="preserve">Safaa Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318950v1</w:t>
+                <w:t xml:space="preserve">hal-05169422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Borderie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169422v1</w:t>
+                <w:t xml:space="preserve">hal-05318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317901v1</w:t>
@@ -780,51 +780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Placental Toxicology Studies and Cerium Dioxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,295 +1025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction in the mitochondrial Fe-S assembly machinery leads to formation of the chemoresistant truncated VDAC1 isoform without HIF-1α activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Canal</w:t>
+                <w:t xml:space="preserve">Anaïs Wakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mazure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouton</w:t>
+                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194782⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.3762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873520v1</w:t>
+                <w:t xml:space="preserve">hal-01955802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunction in the mitochondrial Fe-S assembly machinery leads to formation of the chemoresistant truncated VDAC1 isoform without HIF-1α activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Wakx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nedder</w:t>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Nathalie Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (12), pp.3762. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955802v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Biochemical, Biophysical, and Cellular Methods to Study Fe–S Cluster Transfer and Cytosolic Aconitase Repair by MitoNEET</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 595, pp.83-106. </w:t>
@@ -1861,342 +1861,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of iron metabolism by sideroflexin SFXN1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+                <w:t xml:space="preserve">Justine Venelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Kühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Réseau Meetochondrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lège Cap Ferret, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170268v1</w:t>
+                <w:t xml:space="preserve">hal-04579551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of iron metabolism by sideroflexin SFXN1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Meetochondrie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montreal, Canada. Placenta, 154 (e13), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579551v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo[a]pyrène sur la barrière placentaire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,103 +2251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mrozik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Sages-Femmes du CNSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Issy-les Moulineaux, France</w:t>
@@ -2370,320 +2370,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques du benzo-[a]-pyrène et des nanoparticules de dioxyde de cérium en mélange dans des trophoblastes humains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après-midi Jeunes chercheurs, FHU PREMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174178v1</w:t>
+                <w:t xml:space="preserve">hal-05173957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets biologiques du benzo-[a]-pyrène et des nanoparticules de dioxyde de cérium en mélange dans des trophoblastes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">Après-midi Jeunes chercheurs, FHU PREMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173957v1</w:t>
+                <w:t xml:space="preserve">hal-05174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'homéostasie redox du placenta humain exposé aux nanoparticules de cérium recouvertes de benzo-[a]-pyrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mrozik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,64 +2747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological risk assessment and study of the signaling pathways activated by mixed exposure to cerium dioxide nanoparticles and benzo-(a)-pyrene on human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzo (a) pyrene and cerium dioxide nanoparticles co-exposure on major actors of cell stress in human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,103 +3029,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts médiés par AhR des nanoparticules de CeO2 enrobées de BaP sur le placenta humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque international du Groupe de la francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Trois Rivieres, Canada, France</w:t>
@@ -3223,90 +3223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effects of benzo-[a]-pyrene and cerium nanoparticles on the human placental barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3348,77 +3348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effects of benzo-[a]-pyrene and cerium nanoparticles on the human placental barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,217 +3467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des voies de signalisations AhR et p53 après exposition des trophoblastes humains à des nanoparticules de dioxyde cérium et du benzo(a)pyrène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée jeune chercheur FHU, Hopital Cochin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170255v1</w:t>
+                <w:t xml:space="preserve">hal-05170257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification des voies de signalisations AhR et p53 après exposition des trophoblastes humains à des nanoparticules de dioxyde cérium et du benzo(a)pyrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeune chercheur FHU, Hopital Cochin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170257v1</w:t>
+                <w:t xml:space="preserve">hal-05170255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3926,51 +3926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04985127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Azzouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03300416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrad-Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194782" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04579551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Venelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge K&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05170245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-05169594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04985127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Azzouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03300416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrad-Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04579551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Venelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge K&#252;hl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05170245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-05169594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>