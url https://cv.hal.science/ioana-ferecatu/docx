--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of the human placental primary cells to nanoplastics induces cytotoxic effects, an inflammatory response and endocrine disruption</w:t>
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Poinsignon</w:t>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefrère</w:t>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ben Azzouz</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Colombel</w:t>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 490, pp.137713. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985127v1</w:t>
+                <w:t xml:space="preserve">hal-05317901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
+                <w:t xml:space="preserve">Exposure of the human placental primary cells to nanoplastics induces cytotoxic effects, an inflammatory response and endocrine disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+                <w:t xml:space="preserve">Léa Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Mawas</w:t>
+                <w:t xml:space="preserve">Bertrand Lefrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+                <w:t xml:space="preserve">Amani Ben Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Borderie</w:t>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
+                <w:t xml:space="preserve">Juliette Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 490, pp.137713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169422v1</w:t>
+                <w:t xml:space="preserve">hal-04985127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Safaa Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317901v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo(a)pyrene and Cerium Dioxide Nanoparticles in Co-Exposure Impair Human Trophoblast Cell Stress Signaling</w:t>
               </w:r>
@@ -780,51 +780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Placental Toxicology Studies and Cerium Dioxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,295 +1025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunction in the mitochondrial Fe-S assembly machinery leads to formation of the chemoresistant truncated VDAC1 isoform without HIF-1α activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Wakx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Nedder</w:t>
+                <w:t xml:space="preserve">Frederic Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Nathalie Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955802v1</w:t>
+                <w:t xml:space="preserve">hal-01873520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction in the mitochondrial Fe-S assembly machinery leads to formation of the chemoresistant truncated VDAC1 isoform without HIF-1α activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
+                <w:t xml:space="preserve">Anaïs Wakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mazure</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bouton</w:t>
+                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194782. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.3762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873520v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Biochemical, Biophysical, and Cellular Methods to Study Fe–S Cluster Transfer and Cytosolic Aconitase Repair by MitoNEET</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 595, pp.83-106. </w:t>
@@ -1861,368 +1861,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of iron metabolism by sideroflexin SFXN1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Venelle</w:t>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Meetochondrie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montreal, Canada. Placenta, 154 (e13), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579551v1</w:t>
+                <w:t xml:space="preserve">hal-05170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+                <w:t xml:space="preserve">Regulation of iron metabolism by sideroflexin SFXN1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Venelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">L Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Kühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Réseau Meetochondrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lège Cap Ferret, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170268v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo[a]pyrène sur la barrière placentaire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARET – SFTG – STCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
@@ -2251,103 +2251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Mrozik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Sages-Femmes du CNSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Issy-les Moulineaux, France</w:t>
@@ -2370,553 +2370,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toxicological risk assessment and study of the signaling pathways activated by mixed exposure to cerium dioxide nanoparticles and benzo-(a)-pyrene on human trophoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zerrad-Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">ESRI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173957v1</w:t>
+                <w:t xml:space="preserve">hal-05174238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques du benzo-[a]-pyrène et des nanoparticules de dioxyde de cérium en mélange dans des trophoblastes humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'homéostasie redox du placenta humain exposé aux nanoparticules de cérium recouvertes de benzo-[a]-pyrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mrozik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deval</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zerrad-Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après-midi Jeunes chercheurs, FHU PREMA</w:t>
+              <w:t xml:space="preserve">FHU Prema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174178v1</w:t>
+                <w:t xml:space="preserve">hal-05174295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'homéostasie redox du placenta humain exposé aux nanoparticules de cérium recouvertes de benzo-[a]-pyrène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FHU Prema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174295v1</w:t>
+                <w:t xml:space="preserve">hal-05173957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological risk assessment and study of the signaling pathways activated by mixed exposure to cerium dioxide nanoparticles and benzo-(a)-pyrene on human trophoblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets biologiques du benzo-[a]-pyrène et des nanoparticules de dioxyde de cérium en mélange dans des trophoblastes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Après-midi Jeunes chercheurs, FHU PREMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174238v1</w:t>
+                <w:t xml:space="preserve">hal-05174178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzo (a) pyrene and cerium dioxide nanoparticles co-exposure on major actors of cell stress in human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,103 +3029,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts médiés par AhR des nanoparticules de CeO2 enrobées de BaP sur le placenta humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque international du Groupe de la francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Trois Rivieres, Canada, France</w:t>
@@ -3148,277 +3148,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition de la femme enceinte à la pollution atmosphérique : Effets de l’enrobage en BaP de nanocérium sur les trophoblastes issus des placentas humains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biological effects of benzo-[a]-pyrene and cerium nanoparticles on the human placental barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARET – SFTG – STCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">BOHS Inhaled Particles / NanOEH Conference, Manchester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170261v1</w:t>
+                <w:t xml:space="preserve">hal-05170245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of benzo-[a]-pyrene and cerium nanoparticles on the human placental barrier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exposition de la femme enceinte à la pollution atmosphérique : Effets de l’enrobage en BaP de nanocérium sur les trophoblastes issus des placentas humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ferecatu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOHS Inhaled Particles / NanOEH Conference, Manchester</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Manchester, France</w:t>
+              <w:t xml:space="preserve">ARET – SFTG – STCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170245v1</w:t>
+                <w:t xml:space="preserve">hal-05170261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological effects of benzo-[a]-pyrene and cerium nanoparticles on the human placental barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,217 +3467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modification des voies de signalisations AhR et p53 après exposition des trophoblastes humains à des nanoparticules de dioxyde cérium et du benzo(a)pyrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeune chercheur FHU, Hopital Cochin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170257v1</w:t>
+                <w:t xml:space="preserve">hal-05170255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des voies de signalisations AhR et p53 après exposition des trophoblastes humains à des nanoparticules de dioxyde cérium et du benzo(a)pyrène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets biologiques des nanoparticules de cérium enrobées de benzo-[a]-pyrène sur la barrière placentaire humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée jeune chercheur FHU, Hopital Cochin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170255v1</w:t>
+                <w:t xml:space="preserve">hal-05170257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3926,51 +3926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04985127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Azzouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03300416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrad-Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04579551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Venelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge K&#252;hl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05170245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-05169594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04985127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poinsignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Azzouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Colombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137713" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03300416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrad-Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194782" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02977708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamata Ali-Boina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.07.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04579551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Venelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge K&#252;hl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mrozik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05173957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05170245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-05169594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>