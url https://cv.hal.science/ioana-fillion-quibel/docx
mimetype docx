--- v0 (2026-04-08)
+++ v1 (2026-05-28)
@@ -190,222 +190,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forger l’identité citoyenne : Analyse du Le Tour de la France par deux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e11324--e11324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980531411324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire une posture inclusive pour prévenir certains effets de stéréotypes de genre à l’École. Une ingénierie inclusive didactique clinique coopérative en mathématiques et en EPS au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ike⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05563939v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05579178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de présentation: Frank Hermann. Abécédaire de l’autonomie. Lyon : Chronique sociale, 2019, 240 p.</w:t>
               </w:r>
@@ -1134,1541 +1134,1541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La part du déjà-là du professeur des écoles dans l'enseignement de l'écrit en CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Montauban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur la journée d’étude ff« J’écri-ture » du 23 janvier 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J'ECRI-TURE - Ecrire dans et hors de la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05580800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse scientifique et perspectives de la journée d’étude « J’écri-ture » - Ecrire dans et hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Paolacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J'ECRI-TURE - Ecrire dans et hors de la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Montauban, France</w:t>
+              <w:t xml:space="preserve">J’ÉCRI·TURE - Écrire dans et hors de l’école, enjeux actuels Montauban 23 janvier 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Montauban, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le genre s’invite dans les pratiques enseignantes : une recherche-action-formation en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes journées des INSPE d'Occitanie du 30 juin au 1er juillet 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse scientifique et perspectives de la journée d’étude « J’écri-ture » - Ecrire dans et hors la classe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration interprofessionnelle dans l’enseignement de l’aisance aquatique : tensions identitaires et reconfigurations professionnelles entre professeur des écoles et maître-nageur sauveteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCrI - Éducation, Créativité et Identité - Colloque des jeunes chercheur.euses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et enseignement - perception des difficultés ordinaires de la professionnalité enseignante à l'école primaire. Synthèse et perspectives issues d'une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessiner la société par le prisme de la vieillesse. Journée interdisciplinaire sur le Bien-être et le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport à l’innovation institutionnelle : leviers et freins chez le Sujet enseignant dans la mise en œuvre du Plan Aisance Aquatique en GS de maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Yun Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Biennale de l’ARIS 2024 Innovations dans les pratiques d’intervention en éducation physique et en sport.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cap d'Agde, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation universitaire par dossier collectif. Modalité structurante pour l’accompagnement des étudiants dans l’appropriation des usages sociaux et éducatifs de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI 2024 : « Médiation et nouveaux usages sociaux et éducatifs de l'information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amiens, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Secondarisation des Gestes Professionnels à travers les ajustements didactiques dans le Groupe d’Analyse Didactique (GAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRASCE (Terrains et Recherches dAns les SCiences de l'Education) Concevoir et modéliser la recherche pour quel terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Montauban, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les marges de l’innovation à l’interface Savoir/Sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRE-RIICLAS Education, formation et marges. Les Journées de la Recherche en Éducation 2024 Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Denis - La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Secondarisation des Gestes Professionnels à travers les ajustements didactiques dans le Groupe d’Analyse Didactique (GAD)</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir l’Insaisissable. Analyse en didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRASCE (Terrains et Recherches dAns les SCiences de l'Education) Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ÉDUCATION DU GOÛT - entre pédagogie, philosophie et politiques éducatives. Eléments pour l’histoire d’une (nouvelle) esthétique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'olfaction au cœur de l'humain, la place du sentir dans les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport à l’innovation institutionnelle : leviers et freins chez le Sujet enseignant dans la mise en œuvre du Plan Aisance Aquatique en GS de maternelle.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à nager en Chine. Aisance aquatique rapprochements Chine-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Spécialisées de Natation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Amand-les-Eaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du rapport à l’eau dans l’enseignement du savoir nager en EPS. Études de cas contrastés en maternelle et en 6ème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque International « SPORT, SANTÉ &amp; PERFORMANCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation pédagogique un concept d’actualité à la lumière du cadre conceptuel et méthodologique de la didactique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque International « SPORT, SANTÉ &amp; PERFORMANCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Denis - La Réunion, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching and Learning in « école maternelle », a caring approach. Well-being and « bienveillance » in the context of refoundation of the french nurseryschool, another form of « educational optimism » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATEE Winter Conferences, Université de Suceava, Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Suceava, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Niort, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil à l'école maternelle des enfants de 2 ans en France. Implications pédagogiques et politiques. Primirea la gradinita a copiilor de 2 -3 ani. Implicatii pedagogice si politice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AmbasaDor de Romania, Ministerul Românilor de Pretutindeni, Universitatea Ștefan cel Mare din Suceava, Consiliul Judeţean Suceava, România</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea Ștefan cel Mare din Suceava, Consiliul Judeţean Suceava, România, Jul 2019, Suceava (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Amand-les-Eaux, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des différences en apprentissage et réforme des pratiques enseignantes au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Les sciences sociales européennes face à la globalisation de l'éducation de la formation, Laboratoires organisateurs: AISLF, AFEC, CAREF-UPJV, ENS Lyon, IFé, Triangle,SAGE - Université de Strasbourg, LACES - Université de Bordeaux, UCL Mons, GReSAS Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education for peace. A perspective for reading the pedagogic work of Comenius in France 1870-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014-07-26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression du pouvoir dans l'anachronisme conceptuel utilisé dans la réception de l’œuvre pédagogique de Comenius. L’anachronisme conceptuel conséquence d’une lecture orientée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference ISCHE 35, Education and Power: Historical Perspectives, University of Latvia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Suceava, Romania</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie de Comenius (XVIIe siècle, Slovaquie, XIXe siècle, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une pédagogie protestante ? Portrait Robot du pédagogue protestant : quel(s) invariant(s) dans la pédagogie des protestants ? Organisé par le LISEC EA 2310, et l’Institut Biblique de Nogent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nogent sur Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579532v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05580787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Michelet, vecteur de la pédagogie moderne. Lecture nationale de la pédagogie de Comenius au XIXe siècle</w:t>
               </w:r>
@@ -3182,51 +3182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe d’analyse de pratiques professionnelles (GAPP), un temps et un espace possible de créativité et de construction de l’identité de L’AESH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,64 +3403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à nager en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Yun Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 7èmes Journées Spécialisées de Natation, Saint-Amand-les-Eaux, 5-6 juin 2024, sous la direction de François Potdevin, Fabien Camporelli et Michel Sidney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Unite de Formation et de Recherche en Sciences de la Santé et du Sport, pp.131--133, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3924,51 +3924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F91878C5"/>
+    <w:nsid w:val="E3FC2828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4155,51 +4155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-fillion-quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177137886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531411324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.040.0231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ungureanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Yun Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579285v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-fillion-quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8927-5865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177137886" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980531411324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.040.0231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ungureanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.033.0249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Yun Ruan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579285v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>