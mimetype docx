--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -565,178 +565,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why Go from Texts to Data, or The Digital Humanities as A Critique of the Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Text, A Journal of Literary Studies and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, X, pp.53-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03951355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les didascalies chez Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtres du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952054v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03951355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querelle linguistique ou querelle de pouvoir ?</w:t>
               </w:r>
@@ -813,51 +813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que mille lectures s’épanouissent… Modélisation du personnage et expérience de &amp;quot;crowdreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly Que mille lectures s'épanouissent… Modélisation du personnage et expérience de « crowdreading »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRiser des données: état des lieux, barrières et choix. Une réflexion à partir des données des corpus d'auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2021 - 10-12 mai 2021 Rennes (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2099,243 +2099,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Annotation des entités spatiales dans les romans à Hajdouks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GT TEI de CAHIER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02358190v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02263276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel encodage pour les didascalies internes?</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitizing the Second Edition of Furetière's Dictionnaire Universel: Challenges of Representing Complex Historical Dictionary Data Using the TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2649,51 +2649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage: Lexical Variation in the Lexis of Landscape in Romance Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cahIEr à cahieR _ Pour des études littéraires assistées par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,234 +2859,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France-Angleterre : une acculturation des élites chez la duchesse du Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sociabilité en France et Grande Bretagne au siècle des Lumières. L'émergence d'un nouveau modèle de sociabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brest, France. pp.91-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivelle de La Chaussée et le théâtre à la mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.267-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Chaumière indienne en Roumanie : Bernardin de Saint-Pierre traduit par Lazar Asachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tournant des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Londres, Royaume-Uni. pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00724114v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00724173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dramaturgie du merveilleux intellectualisé à la Cour de Sceaux</w:t>
               </w:r>
@@ -3204,165 +3204,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cruelles expérimentations ? Le motif des amants innocents dans quelques pièces de la première moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences du rococo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nanterre, France. pp.59-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textes et spectacles à la cour de Sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles et pouvoirs dans l'Europe de l'Ancien régime (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724164v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00732111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtralisation du naturel à la cour de Sceaux</w:t>
               </w:r>
@@ -3618,234 +3618,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marotisme et mondanité à la cour de Sceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séries parodiques au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.215-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et honnêteté dans la poésie de Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et religion au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Versailles, France. pp.13-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ne vous attendez nullement/ A recevoir une réponse ; la correspondance en vers de la duchesse du Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre et poésie au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724167v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00724168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman urbain et ses lieux dans Paris ou le Mentor à la mode du chevalier de Mouhy</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre des résumés : dix ans avec CAHIER : des corpus d'auteurs pour les humanités à leur exploitation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“10 ans de corpus d’auteurs” – 10 ans avec CAHIER : Des corpus d’auteurs pour les humanités à leur exploitation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5133,51 +5133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom Up from the Bottom: A New Outlook on Research Evaluation for the SSH in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5648,51 +5648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,51 +5944,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRiser vos données : mémorandum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,376 +6056,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03408209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron V2 [Groupe de travail Data_Cahier]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron pour le [Groupe de travail Data_Cahier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v34i2p9-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05455054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FXUB1035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gradinaru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724169v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Graveleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleen Ionescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v34i2p9-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05455054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FXUB1035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gradinaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Graveleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleen Ionescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>