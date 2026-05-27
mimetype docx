--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -275,235 +275,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03951413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche des haïdouks. Annoter les entités spatiales dans des romans roumains du xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Patraș</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.1399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hourglass Effect: The Late Seventeenth Encyclopaedic Dictionary and the Dissemination of Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linha d'Àgua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.9-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v34i2p9-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03348323v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03243171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 20c, Micromégas and other texts (1738-1742), Oxford, Voltaire Foundation, 2017 [compte rendu]</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event annotation for literary corpora analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grunspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,64 +1609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fernández-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Patraș</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distant Reading for European Literary History - Final Action Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Krakow, Poland</w:t>
@@ -3480,165 +3480,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Van Effen dans ses journaux: le moraliste critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique, critiques au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Exeter, Royaume-Uni. pp.41-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire l'amour, penser le sacré : la traduction du Fanatisme par Ion Eliade Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Traduction du discours amoureux, 1660-1830</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Metz, France. pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00724151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marotisme et mondanité à la cour de Sceaux</w:t>
               </w:r>
@@ -4688,164 +4688,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Divertissements de Sceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galleron, Ioana. Classiques Garnier, pp.541, 2011, Bibliothèque du XVIIIe siècle, Frantz, Pierre; Seth, Catriona, 978-2-8124-0228-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman et politique, que peut la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.300, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01009995v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00724159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions et usages des grands hommes</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v34i2p9-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05455054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FXUB1035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gradinaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Graveleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleen Ionescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.214.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v34i2p9-25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05455054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FXUB1035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Stincone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gradinaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Decesaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mulhall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Graveleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arleen Ionescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319290140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29016-4_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04756419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614845v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>