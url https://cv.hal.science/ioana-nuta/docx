--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -335,287 +335,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knudsen effusion mass spectrometry: Current and future approaches</w:t>
+                <w:t xml:space="preserve">Critical assessment of the Si-P system: P solubility in the Si-rich region and refining by phosphorus distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Jacobson</w:t>
+                <w:t xml:space="preserve">Simon Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Colle</w:t>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Stolyarova</w:t>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Markus</w:t>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (14), pp.e9744. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (14), pp.102758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.9744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602114v1</w:t>
+                <w:t xml:space="preserve">hal-04877321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of the Si-P system: P solubility in the Si-rich region and refining by phosphorus distillation</w:t>
+                <w:t xml:space="preserve">Knudsen effusion mass spectrometry: Current and future approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Favre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nathan Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Stolyarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 87 (14), pp.102758. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (14), pp.e9744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2024.102758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877321v1</w:t>
+                <w:t xml:space="preserve">hal-04602114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
               </w:r>
@@ -735,90 +735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of RuO4 oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80, pp.102508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -846,274 +846,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a milling reactor coupled to a high-temperature mass spectrometer for thermodynamic/kinetic data of hydrogen-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous phase above Ru-O system: a thermodynamic data assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Kharbachi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Chatillon</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra Roki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.241⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.102329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324713v1</w:t>
+                <w:t xml:space="preserve">hal-03324714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase above Ru-O system: a thermodynamic data assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
+                <w:t xml:space="preserve">Design of a milling reactor coupled to a high-temperature mass spectrometer for thermodynamic/kinetic data of hydrogen-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Roki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75, pp.102329. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (5), pp.3464-3474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2021.102329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324714v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry-Induced Redistribution in Sn(IV)–Ti(IV) Hetero-Bimetallic Alkoxide Precursors and Its Impact on Thin-Film Deposition by Metal–Organic Chemical Vapor Deposition</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1227,338 +1227,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of the Ca–O system including 3rd generation description of CaO and CaO2</w:t>
+                <w:t xml:space="preserve">Metal (boro-) hydrides for high energy density storage and relevant emerging technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+                <w:t xml:space="preserve">L.J. Bannenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Jakse</w:t>
+                <w:t xml:space="preserve">M. Heere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia M.S. Alvares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
+                <w:t xml:space="preserve">H. Benzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pasturel</w:t>
+                <w:t xml:space="preserve">J. Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dematteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2020.101764⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559067v1</w:t>
+                <w:t xml:space="preserve">hal-02954746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal (boro-) hydrides for high energy density storage and relevant emerging technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic modelling of the Ca–O system including 3rd generation description of CaO and CaO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heere</w:t>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benzidi</w:t>
+                <w:t xml:space="preserve">Noël Jakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Montero</w:t>
+                <w:t xml:space="preserve">Cecilia M.S. Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Dematteis</w:t>
+                <w:t xml:space="preserve">Alain Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.101764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2020.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954746v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious molecular beams in Knudsen effusion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65, pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1618,64 +1618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Sortland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merete Tansgtad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1726,90 +1726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical thermodynamics of RuO2(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zhara Roki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 509, pp.742-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1977,64 +1977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell mass spectrometry using restricted molecular beam collimation. I. Optimization of the beam from the vaporizing surface (vol 29, pg 10, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (12), pp.1077-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,329 +2062,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing Phosphorus from Molten Silicon: A Thermodynamic Evaluation of Distillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Favre</w:t>
+                <w:t xml:space="preserve">Thermodynamic evaluation of oxidation during brazing process of medium-voltage electrical circuit breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Zaïdat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
+                <w:t xml:space="preserve">Francois Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0361602jss⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (5), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2016031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367839v1</w:t>
+                <w:t xml:space="preserve">hal-01965221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic evaluation of oxidation during brazing process of medium-voltage electrical circuit breakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing Phosphorus from Molten Silicon: A Thermodynamic Evaluation of Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaïdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amelie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2016031⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.P129-P137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0361602jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01965221v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell mass spectrometry using restricted molecular beam collimation. I. Optimization of the beam from the vaporizing surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2469,64 +2469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Ohnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.147-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,64 +2599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Ohnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.46-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2696,397 +2696,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knudsen cell mass spectrometric study of the Cs2IOH(g) molecule thermodynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Fillet</w:t>
+                <w:t xml:space="preserve">Mass Spectrometric Studies of Non-Equilibrium Vaporizations in Knudsen Cells: A Way to the Determination of the Nature of Kinetic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869667v1</w:t>
+                <w:t xml:space="preserve">hal-01965215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometric Studies of Non-Equilibrium Vaporizations in Knudsen Cells: A Way to the Determination of the Nature of Kinetic Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New method to evaluate materials outgassing used in MEMS thin film packaging technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Savornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Baillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965215v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to evaluate materials outgassing used in MEMS thin film packaging technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Knudsen cell mass spectrometric study of the Cs2IOH(g) molecule thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Roki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-noelle Ohnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 107, pp.97-100. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850232v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synchrotron X-ray diffraction study of hydrogen storage and enhanced sorption kinetics in a mini-tank of Mg with crystalline and amorphous catalytic particle additions.</w:t>
               </w:r>
@@ -3218,77 +3218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic assessment of LiBH4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pinatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3335,64 +3335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above room temperature heat capacity and phase transition of lithium tetrahydroborate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature NMR Study of Aluminum Metal Influence on Speciation in Molten NaF-AlF 3 Fluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,872 +3709,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD TaN from PDMAT in TSV Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracking study of pentakis(dimethylamino)tantalum vapors by Knudsen cell mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3485255⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.2949-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961033v1</w:t>
+                <w:t xml:space="preserve">hal-00542911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking study of pentakis(dimethylamino)tantalum vapors by Knudsen cell mass spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ALD TaN from PDMAT in TSV Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.4727⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3485255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542911v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A special reactor coupled with a high-temperature mass spectrometer for the investigation of the vaporization and cracking of organometallic compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic and Kinetic Studies of lodine and Caesium Transport in Nuclear Severe Accident by High Temperature Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Ohnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simondi-Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.793-800</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Society of Slovenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389421v1</w:t>
+                <w:t xml:space="preserve">hal-00374686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental thermodynamics for the evaluation of ALD growth processes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gros-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.08.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00456226v1</w:t>
+                <w:t xml:space="preserve">hal-00374416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous phase study of the Zr-organometallic ALD precursor TEMAZ by mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A special reactor coupled with a high-temperature mass spectrometer for the investigation of the vaporization and cracking of organometallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (1), pp.71-75</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.793-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374416v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Kinetic Studies of lodine and Caesium Transport in Nuclear Severe Accident by High Temperature Mass Spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Simondi-Teisseire</w:t>
+                <w:t xml:space="preserve">Experimental thermodynamics for the evaluation of ALD growth processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Society of Slovenia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.882-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374686v1</w:t>
+                <w:t xml:space="preserve">hal-00456226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On gaseous phase of ALD precursors by means of thermodynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (8), pp.567-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,77 +4612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201, pp.8813-8817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rakhmatullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4879,221 +4879,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics applied to gas – solid processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819222v1</w:t>
+                <w:t xml:space="preserve">hal-05232379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic simulations applied to Gas-Solid Materials Fabrication Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics applied to gas – solid processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sadi Carnot's Legacy - "Celebrating the 200th anniversary of the 2nd law of thermodynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232379v1</w:t>
+                <w:t xml:space="preserve">hal-04819222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase gazeuse de K2TaF7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Boca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique accélérée et données à haut débit pour l’optimisation des revêtements des composants pour la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La metallurgie quel avenir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National de la Métallurgie, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,103 +5351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition processes of metal nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE 2022, 22nd International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ghent (BE), Belgium</w:t>
@@ -5476,51 +5476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the Ag-Zr system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,90 +5584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous phase thermodynamics for TaN thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALPHAD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALPHAD, May 2022, STOCKHLOM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
@@ -5817,77 +5817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical thermodynamics of the Ag-Zr system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barrachin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5925,103 +5925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Levitation Method for Silicon Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaïdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Crystal Growth and Epitaxy (ICCGE-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6046,64 +6046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic simulations Applied to Gas-Solid Materials Fabrication Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,320 +6148,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gouello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">219th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639872v1</w:t>
+                <w:t xml:space="preserve">hal-00692284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">Chemistry of iodine and aerosol composition in the primary circuit of a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacoue-Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">219th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692284v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements de dépôts ALD : expériences et évaluations thermodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,64 +6529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of ALD Processes: Experiments and Thermodynamic Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,103 +6654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Thermodynamics for the Evaluation of ALD growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United States</w:t>
@@ -6779,103 +6779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ant Thermodynamics for the Evaluation of Atomic Layer Deposition processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMCTF - international Conference Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, SAN DIEGO, United States</w:t>
@@ -6917,77 +6917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell mass spectrometry applied to the investigation of organometallic precursors vapours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Netherlands. pp.8813-8817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7044,77 +7044,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic evaluation of Ag-Cu-O during brazing process of medium-voltage electrical circuit breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Chombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,450 +7146,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor pressure measurements on mixtures of LiF-ZrF4 system using Knudsen effusion method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A set-up for thermodynamic data for hydride materials by high-T mass spectrometry coupled with ball milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reza Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Molten Salts Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orleans, France. </w:t>
+              <w:t xml:space="preserve">IRSEC19_ 7th International Renewable and sustainable Energy conference _Special Session: Metal Hydrides’ Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903062v1</w:t>
+                <w:t xml:space="preserve">hal-04903199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Alkali Oxides Using DFT Calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Pasturel</w:t>
+                <w:t xml:space="preserve">Vapor pressure measurements on mixtures of LiF-ZrF4 system using Knudsen effusion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">11th International Conference on Molten Salts Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orleans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903240v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-up for thermodynamic data for hydride materials by high-T mass spectrometry coupled with ball milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. El Kharbachi</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Alkali Oxides Using DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Duffresnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSEC19_ 7th International Renewable and sustainable Energy conference _Special Session: Metal Hydrides’ Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. </w:t>
+              <w:t xml:space="preserve">CALPHAD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Singapour, Singapore. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903199v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of gaseous phase: Knudsen effusion method coupled with mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German workshop on Thermodynamics and Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7646,64 +7646,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics simulations applied to gas-solid materials fabrication processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics - Fundamentals and its application in science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, pp.191-214, 2012, 979-953-307-836-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7741,64 +7741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knudsen cell, High Temperature Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1088, 2010, Elemental and Isotope Ratio Mass Spectrometry</w:t>
@@ -7859,51 +7859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par RMN à Haute Température de liquides fluorés dans le système cryolithe/aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université d'Orléans, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8020,51 +8020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC1E8669"/>
+    <w:nsid w:val="68D18FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8251,51 +8251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-nuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1255-2289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05524816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2026.102922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jacobson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Colle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stolyarova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Roki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102329" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M.S. Alvares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.101764" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sortland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merete Tansgtad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-018-1228-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zhara Roki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8060220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Za&#239;dat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0361602jss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chombart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2016031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F17460907CB3AE923A7885830EE42CA8E6FEC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF4RFWVL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2014.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ohnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.09.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKX3M0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-noelle Ohnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.05.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCRCFQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. de Castro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.05.045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJT0TGW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2012.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.02.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WK69B3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matzen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1019845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simondi-Teisseire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVDW2RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Boca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatilllon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903062v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duffresnes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reza Yavari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyrman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ioana-nuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1255-2289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05524816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2026.102922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Favre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2024.102758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jacobson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Colle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Stolyarova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9744" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2022.102508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Roki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2021.102329" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Kharbachi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Collas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Bannenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dematteis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Jakse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M.S. Alvares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.101764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sortland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merete Tansgtad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-018-1228-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zhara Roki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gazal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8060220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Chombart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2016031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82F17460907CB3AE923A7885830EE42CA8E6FEC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Za&#239;dat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0361602jss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF4RFWVL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2014.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ohnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.09.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKX3M0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savornin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baillin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Patrice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLR7KLTX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-noelle Ohnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.05.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDCRCFQ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Yavari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaughan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. de Castro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Georgarakis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.05.045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJT0TGW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baricco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2012.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.02.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WK69B3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prieur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Violet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201100045AccessionNumber:WOS" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Matzen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic1019845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4727" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L737N32M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Briz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Artaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boichot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3485255" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simondi-Teisseire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros-Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.08.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMPMCXK3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmatullin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVDW2RW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Boca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatilllon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chatillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mutelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196653v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reza Yavari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duffresnes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyrman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>