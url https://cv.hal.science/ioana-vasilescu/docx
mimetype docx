--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ioana Vasilescu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu, DR2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127407v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotion recognition for future audio-based surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.487. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus émotionnel au système de détection : le point de vue applicatif de la surveillance dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Stuart-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension des difficultés de lecture en L2 à travers des paramètres acoustiques et de mouvement des yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'anthropomorphisme des machines sur le français adressé aux robots: Étude du débit de parole et de la fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference, TSD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic. pp.249-257, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Design for Studying Linguistic Nudges in Human-Computer Spoken Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4079-4087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cyclotron: An Ecosystem of Knowledge Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Vargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Atlanta, United States. pp.308-312, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3560383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3438-3442, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voicing neutralization in Romanian fricatives across different speech styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Got It: A System for Automatic Calculation of the Eye-Voice Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.713-725, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudges with conversational agents and social robots: a first experiment with children at a primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as Candidates to Verbal Nudging in a Human-robot Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '20: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Netherlands, Netherlands. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.id. 09004, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207809004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident Are You? Exploring The Role Of Fillers In The Automatic Prediction Of A Speaker’s Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8104-8108, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai (&amp; virtuel), France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident are You? Exploring the Role of Fillers in the Automatic Prediction of a Speaker's Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition and Fortition of Stop Codas in Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop (SLTU-CCURL 2020) - LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille (On line), France. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic variation and sound change in Romance languages: a corpus-based study of lenition phenomena in Romanian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.295-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Reduction in Dialectal Spanish: A Large-scale Study of Lenition of Voiced Stops and Coda-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2018, Hyderabad, India. pp.2728-2732, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluencies and Teaching Strategies in Social Interactions Between a Pedagogical Agent and a Student: Background and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2018 (AixDial), The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic study of lenition of intra-lexical intervocalic /bdg/ and coda -s in Peninsular vs America spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation and contrast neutralization patterns in Romanian fricatives accross different speaking styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Speech Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonologically weak contrast can induce phonetic overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference (LabPhon15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Contrast Among Romanian Vowels: Evidence from ASR and Functional Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2016, San Francisco, United States. pp.2433 - 2437, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pronunciation Variants for Romanian Speech-to-Text Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goryainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of ASR errors: paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of asr errors : paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul Turkey. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual study of ASR errors: on the role of the context in human perception of near homophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.1949--1952, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exploring Linguistic Variation in ASR Errors: Paradigm & Tool for Perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools and methods for very-large-scale phonetics research workshop (VLSP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Analysis of Abnormal Situations Through Fear-Type Acoustic Manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.IV-21-IV-24, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFE Corpus: illustrating extreme emotions in dynamic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Corpora for Research on Emotion and Affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotions of the SAFE Corpus: annotation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiced and Unvoiced Content of fear-type emotions in the SAFE Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale d'indices perceptuels pour la différenciation des langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Freiburg Workshop on Romance Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Features for the Identification of Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation phonétique et contraste phonologique marginal : une étude automatique des voyelles du roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nori Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Report French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Rehm; Andy Way. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Language Equality. A Strategic Agenda for Digital Language Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-142, 2023, Cognitive Technologies, 978-3-031-28818-0. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28819-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality - Report on the French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des technologies linguistiques pour la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the automatic identification of Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Université Lumière Lyon 2, 2001. English. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ioana Vasilescu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu, DR2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127407v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotion recognition for future audio-based surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.487. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus émotionnel au système de détection : le point de vue applicatif de la surveillance dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Stuart-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'anthropomorphisme des machines sur le français adressé aux robots: Étude du débit de parole et de la fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension des difficultés de lecture en L2 à travers des paramètres acoustiques et de mouvement des yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference, TSD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic. pp.249-257, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cyclotron: An Ecosystem of Knowledge Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Vargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Atlanta, United States. pp.308-312, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3560383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3438-3442, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Design for Studying Linguistic Nudges in Human-Computer Spoken Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4079-4087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voicing neutralization in Romanian fricatives across different speech styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Got It: A System for Automatic Calculation of the Eye-Voice Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.713-725, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudges with conversational agents and social robots: a first experiment with children at a primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.id. 09004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207809004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident Are You? Exploring The Role Of Fillers In The Automatic Prediction Of A Speaker’s Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8104-8108, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as Candidates to Verbal Nudging in a Human-robot Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '20: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Netherlands, Netherlands. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai (&amp; virtuel), France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident are You? Exploring the Role of Fillers in the Automatic Prediction of a Speaker's Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition and Fortition of Stop Codas in Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop (SLTU-CCURL 2020) - LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille (On line), France. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic variation and sound change in Romance languages: a corpus-based study of lenition phenomena in Romanian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.295-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluencies and Teaching Strategies in Social Interactions Between a Pedagogical Agent and a Student: Background and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2018 (AixDial), The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Reduction in Dialectal Spanish: A Large-scale Study of Lenition of Voiced Stops and Coda-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2018, Hyderabad, India. pp.2728-2732, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic study of lenition of intra-lexical intervocalic /bdg/ and coda -s in Peninsular vs America spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation and contrast neutralization patterns in Romanian fricatives accross different speaking styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Speech Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonologically weak contrast can induce phonetic overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference (LabPhon15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Contrast Among Romanian Vowels: Evidence from ASR and Functional Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2016, San Francisco, United States. pp.2433 - 2437, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pronunciation Variants for Romanian Speech-to-Text Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goryainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of ASR errors: paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of asr errors : paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul Turkey. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual study of ASR errors: on the role of the context in human perception of near homophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.1949--1952, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exploring Linguistic Variation in ASR Errors: Paradigm & Tool for Perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools and methods for very-large-scale phonetics research workshop (VLSP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Analysis of Abnormal Situations Through Fear-Type Acoustic Manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.IV-21-IV-24, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFE Corpus: illustrating extreme emotions in dynamic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Corpora for Research on Emotion and Affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotions of the SAFE Corpus: annotation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiced and Unvoiced Content of fear-type emotions in the SAFE Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale d'indices perceptuels pour la différenciation des langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Freiburg Workshop on Romance Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Features for the Identification of Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation phonétique et contraste phonologique marginal : une étude automatique des voyelles du roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nori Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Report French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Rehm; Andy Way. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Language Equality. A Strategic Agenda for Digital Language Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-142, 2023, Cognitive Technologies, 978-3-031-28818-0. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28819-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality - Report on the French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des technologies linguistiques pour la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the automatic identification of Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Université Lumière Lyon 2, 2001. English. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pajak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spinu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ali Mehenni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054374" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Renwick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E L Renwick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-762" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yahia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie D. Snoeren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-365" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ehrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pajak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Serrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spinu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ali Mehenni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Renwick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E L Renwick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-762" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yahia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie D. Snoeren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-365" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ehrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>