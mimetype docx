--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ioana Vasilescu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu, DR2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127407v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotion recognition for future audio-based surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.487. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus émotionnel au système de détection : le point de vue applicatif de la surveillance dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Stuart-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'anthropomorphisme des machines sur le français adressé aux robots: Étude du débit de parole et de la fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension des difficultés de lecture en L2 à travers des paramètres acoustiques et de mouvement des yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference, TSD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic. pp.249-257, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cyclotron: An Ecosystem of Knowledge Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Vargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Atlanta, United States. pp.308-312, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3560383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3438-3442, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Design for Studying Linguistic Nudges in Human-Computer Spoken Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4079-4087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voicing neutralization in Romanian fricatives across different speech styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Got It: A System for Automatic Calculation of the Eye-Voice Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.713-725, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudges with conversational agents and social robots: a first experiment with children at a primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.id. 09004, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207809004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident Are You? Exploring The Role Of Fillers In The Automatic Prediction Of A Speaker’s Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8104-8108, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as Candidates to Verbal Nudging in a Human-robot Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '20: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Netherlands, Netherlands. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai (&amp; virtuel), France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident are You? Exploring the Role of Fillers in the Automatic Prediction of a Speaker's Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition and Fortition of Stop Codas in Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop (SLTU-CCURL 2020) - LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille (On line), France. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic variation and sound change in Romance languages: a corpus-based study of lenition phenomena in Romanian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.295-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluencies and Teaching Strategies in Social Interactions Between a Pedagogical Agent and a Student: Background and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2018 (AixDial), The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Reduction in Dialectal Spanish: A Large-scale Study of Lenition of Voiced Stops and Coda-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2018, Hyderabad, India. pp.2728-2732, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic study of lenition of intra-lexical intervocalic /bdg/ and coda -s in Peninsular vs America spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation and contrast neutralization patterns in Romanian fricatives accross different speaking styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Speech Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonologically weak contrast can induce phonetic overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference (LabPhon15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Contrast Among Romanian Vowels: Evidence from ASR and Functional Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2016, San Francisco, United States. pp.2433 - 2437, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pronunciation Variants for Romanian Speech-to-Text Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goryainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of ASR errors: paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of asr errors : paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul Turkey. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual study of ASR errors: on the role of the context in human perception of near homophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.1949--1952, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exploring Linguistic Variation in ASR Errors: Paradigm & Tool for Perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools and methods for very-large-scale phonetics research workshop (VLSP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Analysis of Abnormal Situations Through Fear-Type Acoustic Manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.IV-21-IV-24, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFE Corpus: illustrating extreme emotions in dynamic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Corpora for Research on Emotion and Affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotions of the SAFE Corpus: annotation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiced and Unvoiced Content of fear-type emotions in the SAFE Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale d'indices perceptuels pour la différenciation des langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Freiburg Workshop on Romance Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Features for the Identification of Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation phonétique et contraste phonologique marginal : une étude automatique des voyelles du roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nori Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Report French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Rehm; Andy Way. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Language Equality. A Strategic Agenda for Digital Language Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-142, 2023, Cognitive Technologies, 978-3-031-28818-0. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28819-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality - Report on the French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des technologies linguistiques pour la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the automatic identification of Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Université Lumière Lyon 2, 2001. English. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ioana Vasilescu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu, DR2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based study of the distribution of word-final schwa in Standard French and what it teaches us about its phonological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternances de voisement et processus de lénition et de fortition : une étude automatisée de grands corpus en cinq langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying variation in Romanian: deletion of the definite article $-l$ in continuous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.20170046. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2017-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127407v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotion recognition for future audio-based surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.487. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2008.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus émotionnel au système de détection : le point de vue applicatif de la surveillance dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of syllable position /l/ allophony in L2 English learners using Word Error Rate as an index of phonetic proficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar on Speech Production (ISSP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Comparison of Acoustic Variation in the Vowel Sequences /ia/ and /io/ in Four Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cronenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3689-3693, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Aerodynamic Voicing Constraint using large scale ASR with pronunciation variants: The case of five Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistics Symposium on Romance Languages (LSRL53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Human-Likeliness in French Robot-Directed Speech: A Study of Speech Rate and Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference, TSD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic. pp.249-257, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40498-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R/ Lenition in Quebec French: Evidence from the Distribution of 9 Allophones in Large Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Stuart-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop devoicing and palace of articulation: a cross-linguistic study using large-scale corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3186 - 3190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop Devoicing and Place of Articulation: A Cross-Linguistic Study Using Large-Scale Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Speak to Robots Looking Like Humans As We Speak to Humans? A Study of Pitch in French Human-Machine and Human-Human Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction (ICMI'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3617990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation Of Vocalic Realizations Of Hispanic Micro-Workers From Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Torres Cierpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Phonetic Association, Aug 2023, Prague, Czech Republic. pp.3696-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typological classification of European Portuguese fricatives: a cross-language forced alignment and pronunciation variants study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Natural Language and Speech Processing (ICNLSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Trento, Italy. pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension des difficultés de lecture en L2 à travers des paramètres acoustiques et de mouvement des yeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'anthropomorphisme des machines sur le français adressé aux robots: Étude du débit de parole et de la fluence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cross-language automatic speech recognition and pronunciation variants to investigate voicing in European Portuguese fricatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLAP23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Design for Studying Linguistic Nudges in Human-Computer Spoken Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4079-4087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Phonetics Meets Morphology: Intervocalic Voicing Within and Across Words in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.3438-3442, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cyclotron: An Ecosystem of Knowledge Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Vargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoi Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Atlanta, United States. pp.308-312, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3560383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Linguistic Knowledge from Speech: A Study of Stop Realization in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3257-3263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voicing neutralization in Romanian fricatives across different speech styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.1342-1346, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye Got It: A System for Automatic Calculation of the Eye-Voice Span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.713-725, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word-Initial Voicing Alternations in Five Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe - PaPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic Fortition in Five Romance Languages? A Large Corpus-Based Study of Word-Initial Devoicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2021, Brno, Czech Republic. pp.996-1000, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine phonetic details for discourse marker disambiguation: a corpus-based investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiSS 2021,the 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Saint-Denis, France. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the realization of variable word-final schwa in Standard French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft (DGfS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context, position in word and duration as predictors of voicing alternation of stops: a large-scale corpus-based study in 5 Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénition et fortition des occlusives en coda finale dans deux langues romanes : le français et le roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudges with conversational agents and social robots: a first experiment with children at a primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Spoken Dialog System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident Are You? Exploring The Role Of Fillers In The Automatic Prediction Of A Speaker’s Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8104-8108, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as Candidates to Verbal Nudging in a Human-robot Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Ali Mehenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiya Kobylyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '20: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Netherlands, Netherlands. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395035.3425224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schwa final en français standard est-il un «lubrifiant phonétique» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.id. 09004, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207809004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing phonologization of word-final voicing alternations in two Romance languages: Romanian and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai (&amp; virtuel), France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Confident are You? Exploring the Role of Fillers in the Automatic Prediction of a Speaker's Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition and Fortition of Stop Codas in Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop (SLTU-CCURL 2020) - LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille (On line), France. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing of fricatives in French: Studying variation in large-scale corpora with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.295-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronic variation and sound change in Romance languages: a corpus-based study of lenition phenomena in Romanian and Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final devoicing in the 'pool of variation': A large-scale corpora approach with automatic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Reduction in Dialectal Spanish: A Large-scale Study of Lenition of Voiced Stops and Coda-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2018, Hyderabad, India. pp.2728-2732, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluencies and Teaching Strategies in Social Interactions Between a Pedagogical Agent and a Student: Background and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvi Dinkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2018 (AixDial), The 22nd workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France. pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic study of lenition of intra-lexical intervocalic /bdg/ and coda -s in Peninsular vs America spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation and contrast neutralization patterns in Romanian fricatives accross different speaking styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Speech Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phonologically weak contrast can induce phonetic overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology Conference (LabPhon15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Contrast Among Romanian Vowels: Evidence from ASR and Functional Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2016, San Francisco, United States. pp.2433 - 2437, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Syntactic Study of Errors from Speech Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goryainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CRF-Based Approach to Automatic Disfluency Detection in a French Call-Centre Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (Interspeech'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapour, Singapore. pp.2897-2901, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle: détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 2: TALN, pages 359–366</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pronunciation Variants for Romanian Speech-to-Text Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing linguistic variation in a Romanian speech corpus through ASR errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Approaches to Romance Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (UMR 6057), Aix-en-Provence, Sep 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human annotation of asr error regions: Is ”gravity” a sharable concept for human annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errors by Humans and Machines in Multimedia, Multimodal, Multilingual Data Processing (ERRARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’apport de la détection d’entités nommées pour l’extraction d’information en domaine restreint?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of asr errors : paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Language Resources and Evaluation (LREC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul Turkey. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual studies of ASR errors: paradigms for perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-lingual study of ASR errors: on the role of the context in human perception of near homophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.1949--1952, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Exploring Linguistic Variation in ASR Errors: Paradigm & Tool for Perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie D. Snoeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New tools and methods for very-large-scale phonetics research workshop (VLSP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Analysis of Abnormal Situations Through Fear-Type Acoustic Manifestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ehrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.IV-21-IV-24, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.367153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear-type emotions of the SAFE Corpus: annotation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAFE Corpus: illustrating extreme emotions in dynamic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ehrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Corpora for Research on Emotion and Affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiced and Unvoiced Content of fear-type emotions in the SAFE Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2006-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale d'indices perceptuels pour la différenciation des langues romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Freiburg Workshop on Romance Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Features for the Identification of Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Hombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation phonétique et contraste phonologique marginal : une étude automatique des voyelles du roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret E L Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la variabilité de la liaison facultative en français standard grâce aux méthodes automatisées. Preuve de concept dans le contexte verbe « être » conjugué + « un / une »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nori Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruvoletto Samantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotation of ASR Error Regions: is &amp;quot;gravity&amp;quot; a Sharable Concept for Human Annotators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Luzzati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. , pp.3050-3056, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans la parole spontanée conversationnelle : détection automatique utilisant des indices lexicaux et acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dutrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Journées d'Étude sur la Parole (JEP'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. , Actes des XXXe Journées d'Étude sur la Parole (JEP'14), pp.366-373, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Report French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Rehm; Andy Way. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Language Equality. A Strategic Agenda for Digital Language Equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-142, 2023, Cognitive Technologies, 978-3-031-28818-0. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28819-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected speech in Romanian: Exploring sound change through an ASR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Chitoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Recasens and F. Sánchez Miret (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and perception mechanisms of sound change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.129-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des technologies linguistiques pour la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality - Report on the French Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - LISN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the automatic identification of Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Université Lumière Lyon 2, 2001. English. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05248958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pajak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Serrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spinu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ali Mehenni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054374" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Renwick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E L Renwick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-762" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424889v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yahia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie D. Snoeren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-365" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367153" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ehrette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-153" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127407v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chitoran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2017-0046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ehrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Popescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cronenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40498-6_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stuart-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3617990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiya Kobylyanskaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pajak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Vargo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Iwata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3560383" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spinu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lilley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10716" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03339852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798551v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ali Mehenni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Dinkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054374" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1460" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Niculescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Hernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1256" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02292437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Renwick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dutrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E L Renwick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goryainova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-601" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luzzati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yahia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie D. Snoeren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-365" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ehrette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03153935v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2006-153" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hombert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Kondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruvoletto Samantha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28819-7_16" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637784v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>