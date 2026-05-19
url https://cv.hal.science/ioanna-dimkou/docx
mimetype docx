--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -513,295 +513,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN and AlGaN/AlN nanowire ensembles for ultraviolet photodetectors: effects of planarization with hydrogen silsesquioxane and nanowire architecture</w:t>
+                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elçin Akar</w:t>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhil Ajay</w:t>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien Ilse den Hertog</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (14), pp.12792-12804. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162094v1</w:t>
+                <w:t xml:space="preserve">hal-03938973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photonic Atom Probe as a Tool for the Analysis of the Effect of Defects on the Luminescence of Nitride Quantum Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GaN and AlGaN/AlN nanowire ensembles for ultraviolet photodetectors: effects of planarization with hydrogen silsesquioxane and nanowire architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elçin Akar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Martien Ilse den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (14), pp.12792-12804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozac051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c01496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938973v1</w:t>
+                <w:t xml:space="preserve">hal-04162094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal quantum efficiency of AlGaN/AlN quantum dot superlattices for electron-pumped ultraviolet sources</w:t>
               </w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
@@ -1107,51 +1107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
@@ -1189,90 +1189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaN Quantum Dots Studied by Correlative Microscopy Techniques for Enhanced Light-Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,77 +1323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of AlGaN/AlN Dot‐in‐a‐Wire Heterostructures for Electron‐Pumped UV Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali A Harikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of AlGaN/AlN superlattices on GaN nanowires as active region of electron-pumped ultraviolet sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Harikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Harikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Minh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative microscopy of III-nitride nanostructures : application to photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Physics [quant-ph]. Université Grenoble Alpes [2020-..], 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALY018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2020,51 +2020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#231;in Akar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Ilse den Hertog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Harikumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Donatini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougerol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellet-Amalric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aba86c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413833v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali A Harikumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03508249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALY018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#231;in Akar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Ilse den Hertog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Harikumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Donatini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougerol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellet-Amalric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aba86c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevine Rochat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413833v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali A Harikumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Harikumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab704d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03508249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALY018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>