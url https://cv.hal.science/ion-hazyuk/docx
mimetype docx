--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -1517,252 +1517,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Labat</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis and Optimization of a Liquid Cooling Thermal Management System for Hybrid Fuel Cell Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th EASN International Conference on: Innovation in Aviation &amp; Space for opening New Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salerno, Italy. pp.012011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974510v1</w:t>
+                <w:t xml:space="preserve">hal-05031560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis and Optimization of a Liquid Cooling Thermal Management System for Hybrid Fuel Cell Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Habrard</w:t>
+                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EASN International Conference on: Innovation in Aviation &amp; Space for opening New Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05031560v1</w:t>
+                <w:t xml:space="preserve">hal-04974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique d’une piscine couverte et de ses équipements : comparaison entre TRNSYS et Dymola</w:t>
               </w:r>
@@ -2200,230 +2200,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and design approaches for the preliminary design of power electronic converters</w:t>
+                <w:t xml:space="preserve">DIMENSIONAL ANALYSIS AND SURROGATE MODELS FOR THERMAL MODELLING OF POWER ELECTRONIC COMPONENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044400v1</w:t>
+                <w:t xml:space="preserve">hal-02044714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMENSIONAL ANALYSIS AND SURROGATE MODELS FOR THERMAL MODELLING OF POWER ELECTRONIC COMPONENTS</w:t>
+                <w:t xml:space="preserve">Modelling and design approaches for the preliminary design of power electronic converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044714v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional analysis and surrogate models for the thermal modelling of power electronic components</w:t>
               </w:r>
@@ -3038,217 +3038,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part I-modeling</w:t>
+                <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part II-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2118-2124</w:t>
+              <w:t xml:space="preserve">Building simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2133-2139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985368v1</w:t>
+                <w:t xml:space="preserve">hal-00985349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part II-control</w:t>
+                <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part I-modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2133-2139</w:t>
+              <w:t xml:space="preserve">Building Simulation 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2118-2124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985349v1</w:t>
+                <w:t xml:space="preserve">hal-00985368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physical meaning of minimization criterion for Model Predictive Control</w:t>
               </w:r>
@@ -3976,51 +3976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12050377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Reysset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J059486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1683-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Suti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Di Rito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace64938.2025.11114653" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chuc Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delbecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02044714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbecq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Koschlik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Co&#239;c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784056308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Habrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12050377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Giorgi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Reysset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J059486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1683-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Suti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Di Rito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace64938.2025.11114653" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chuc Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02044714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delbecq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbecq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Koschlik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Co&#239;c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784056308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>