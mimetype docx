--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -325,2965 +325,2965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement in cyclic sign invariant quantum states</w:t>
+                <w:t xml:space="preserve">On random classical marginal problems with applications to quantum information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aabhas Gulati</w:t>
+                <w:t xml:space="preserve">Ankit Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0285294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (8), pp.085302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/adb547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209674v1</w:t>
+                <w:t xml:space="preserve">hal-04987993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Max-Flow approach to Random Tensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized unistochastic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zikun Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khurshed Fitter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ion Nechita</w:t>
+                <w:t xml:space="preserve">Anna Szczepanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e27070756⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 721, pp.339-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2024.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652545v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the entanglement of random multipartite quantum states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khurshed Fitter</w:t>
+                <w:t xml:space="preserve">Entanglement in cyclic sign invariant quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aabhas Gulati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Lancien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ion Nechita</w:t>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1870. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (12), pp.122202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2025-10-01-1870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0285294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814025v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simulation of quantum multimeters</w:t>
+                <w:t xml:space="preserve">A Max-Flow approach to Random Tensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">Khurshed Fitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leevi Leppäjärvi</w:t>
+                <w:t xml:space="preserve">Faedi Loulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1608. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2025-01-27-1608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e27070756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786927v1</w:t>
+                <w:t xml:space="preserve">hal-04652545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical noise model for quantum measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faedi Loulidi</w:t>
+                <w:t xml:space="preserve">Estimating the entanglement of random multipartite quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurshed Fitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (19), pp.195303. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/adcf63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2025-10-01-1870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127867v1</w:t>
+                <w:t xml:space="preserve">hal-03814025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized unistochastic matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the simulation of quantum multimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leevi Leppäjärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Szczepanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 721, pp.339-365. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2024.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2025-01-27-1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129725v1</w:t>
+                <w:t xml:space="preserve">hal-04786927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On random classical marginal problems with applications to quantum information theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physical noise model for quantum measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faedi Loulidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Kumar Jha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ion Nechita</w:t>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58 (8), pp.085302. </w:t>
+              <w:t xml:space="preserve">, 2025, 58 (19), pp.195303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/adb547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/adcf63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987993v1</w:t>
+                <w:t xml:space="preserve">hal-04127867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra of Nonlocal Boxes and the Collapse of Communication Complexity</w:t>
+                <w:t xml:space="preserve">Generating series and matrix models for meandric systems with one shallow side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Botteron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reda Chhaibi</w:t>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-07-10-1402⟩</w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.299-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/aihpd/183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687878v1</w:t>
+                <w:t xml:space="preserve">hal-04610415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating random Gaussian states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leevi Leppäjärvi</w:t>
+                <w:t xml:space="preserve">Ergodic theory of diagonal orthogonal covariant quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ritabrata Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0202147⟩</w:t>
+              <w:t xml:space="preserve">Lett.Math.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (5), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-024-01864-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455638v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating series and matrix models for meandric systems with one shallow side</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+                <w:t xml:space="preserve">Generating random Gaussian states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leevi Leppäjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritabrata Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/aihpd/183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (8), pp.082201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0202147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610415v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic theory of diagonal orthogonal covariant quantum channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
+                <w:t xml:space="preserve">Algebra of Nonlocal Boxes and the Collapse of Communication Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Botteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+                <w:t xml:space="preserve">Reda Chhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lett.Math.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 114 (5), pp.121. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-024-01864-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-07-10-1402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytope compatibility—From quantum measurements to magic squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">A refinement of Reznick's Positivstellensatz with applications to quantum information theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Müller-Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Schmidt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0165424⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-05-12-1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082901v1</w:t>
+                <w:t xml:space="preserve">hal-02988627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refinement of Reznick's Positivstellensatz with applications to quantum information theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Asymmetric Quantum Cloning Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reeb</w:t>
+                <w:t xml:space="preserve">Denis Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.1001. </w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (3), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2023-05-12-1001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11005-023-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988627v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asymmetric Quantum Cloning Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polytope compatibility—From quantum measurements to magic squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rochette</w:t>
+                <w:t xml:space="preserve">Simon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (3), pp.74. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (12), pp.122201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-023-01694-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0165424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814106v1</w:t>
+                <w:t xml:space="preserve">hal-04082901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order preserving maps on quantum measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+                <w:t xml:space="preserve">Diagonal unitary and orthogonal symmetries in quantum theory: II. Evolution operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2022-11-10-853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (25), pp.255302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945349v1</w:t>
+                <w:t xml:space="preserve">hal-03768979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Incompatibility versus Bell Nonlocality: An Approach via Tensor Norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faedi Loulidi</w:t>
+                <w:t xml:space="preserve">The PPT$^2$ Conjecture Holds for All Choi-Type Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040325⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.3311-3329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-022-01166-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944751v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fisher Information-Based Incompatibility Criterion for Quantum Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qing-Hua Zhang</w:t>
+                <w:t xml:space="preserve">Measurement Incompatibility versus Bell Nonlocality: An Approach via Tensor Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faedi Loulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24060805⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), pp.040325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.040325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662653v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor norm approach to quantum compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">Order preserving maps on quantum measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teiko Heinosaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089770⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2022-11-10-853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773312v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipartite entanglement detection via projective tensor norms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Lancien</w:t>
+                <w:t xml:space="preserve">A Fisher Information-Based Incompatibility Criterion for Quantum Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.97. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-022-01187-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24060805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090105v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement criteria for the bosonic and fermionic induced ensembles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dartois</w:t>
+                <w:t xml:space="preserve">A tensor norm approach to quantum compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tanasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11128-022-03690-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.062201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442708v1</w:t>
+                <w:t xml:space="preserve">hal-03773312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal violation of steering inequalities and the matrix cube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">Multipartite entanglement detection via projective tensor norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2022-02-21-656⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-022-01187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671001v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility in General Probabilistic Theories, Generalized Spectrahedra, and Tensor Norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Maximal violation of steering inequalities and the matrix cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bluhm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Jenčová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-022-04379-w⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2022-02-21-656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677562v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPT$^2$ Conjecture Holds for All Choi-Type Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
+                <w:t xml:space="preserve">Entanglement criteria for the bosonic and fermionic induced ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tanasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-022-01166-0⟩</w:t>
+              <w:t xml:space="preserve">Quantum Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (11), pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11128-022-03690-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657918v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonal unitary and orthogonal symmetries in quantum theory: II. Evolution operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
+                <w:t xml:space="preserve">Incompatibility in General Probabilistic Theories, Generalized Spectrahedra, and Tensor Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jenčová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (25), pp.255302. </w:t>
+              <w:t xml:space="preserve">Commun.Math.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 393 (3), pp.1125-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-022-04379-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768979v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinkhorn algorithm for quantum permutation groups</w:t>
+                <w:t xml:space="preserve">A geometrical description of the universal $1 \rightarrow 2$ asymmetric quantum cloning region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moritz Weber</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10586458.2021.1926005⟩</w:t>
+              <w:t xml:space="preserve">Quantum Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11128-021-03258-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988624v1</w:t>
+                <w:t xml:space="preserve">hal-03424137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphical calculus for integration over random diagonal unitary matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagonal unitary and orthogonal symmetries in quantum theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.014⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2021-08-09-519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988616v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical description of the universal $1 \rightarrow 2$ asymmetric quantum cloning region</w:t>
+                <w:t xml:space="preserve">A graphical calculus for integration over random diagonal unitary matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Rochette</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satvik Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11128-021-03258-y⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 613, pp.46-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424137v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonal unitary and orthogonal symmetries in quantum theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satvik Singh</w:t>
+                <w:t xml:space="preserve">Generating random quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Kukulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Pawela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Puchała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Życzkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2021-08-09-519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.062201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339444v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating random quantum channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinkhorn algorithm for quantum permutation groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Puchała</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Życzkowski</w:t>
+                <w:t xml:space="preserve">Moritz Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (6), pp.062201. </w:t>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0038838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2021.1926005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282197v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SudoQ -- a quantum variant of the popular game</w:t>
               </w:r>
@@ -3360,51 +3360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compatibility dimension of quantum measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faedi Loulidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,911 +3445,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint distribution of the marginals of multipartite random quantum states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random positive operator valued measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teiko Heinosaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010326320500100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (4), pp.042202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5131028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955388v1</w:t>
+                <w:t xml:space="preserve">hal-02988631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of quantum measurements and inclusion constants for the matrix jewel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">The joint distribution of the marginals of multipartite random quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.255-296. </w:t>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09 (03), pp.2050010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M123837X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2010326320500100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021570v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random positive operator valued measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility of quantum measurements and inclusion constants for the matrix jewel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (4), pp.042202. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.255-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5131028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M123837X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988631v1</w:t>
+                <w:t xml:space="preserve">hal-03021570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTNI—A symbolic integrator for Haar-random tensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Enumerating meandric systems with large number of loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motohisa Fukuda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab434b⟩</w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.607-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/aihpd/80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066438v1</w:t>
+                <w:t xml:space="preserve">hal-04762172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating meandric systems with large number of loops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">RTNI—A symbolic integrator for Haar-random tensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.607-640. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (42), pp.425303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/aihpd/80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab434b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762172v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Minimum Output Entropy of Random Orthogonal Quantum Channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Almost all quantum channels are equidistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Puchała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Pawela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Życzkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (2), pp.1374 - 1384. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2774833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708119v1</w:t>
+                <w:t xml:space="preserve">hal-01826074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Schmidt ranks of bipartite unitary matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Müller-Hermes</w:t>
+                <w:t xml:space="preserve">Joint measurability of quantum effects and the matrix diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 557, pp.174 - 187. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (11), pp.112202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2018.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5049125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887029v1</w:t>
+                <w:t xml:space="preserve">hal-01955274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost all quantum channels are equidistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Minimum Output Entropy of Random Orthogonal Quantum Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karol Życzkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.1374 - 1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2774833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826074v1</w:t>
+                <w:t xml:space="preserve">hal-01708119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint measurability of quantum effects and the matrix diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bluhm</w:t>
+                <w:t xml:space="preserve">Operator Schmidt ranks of bipartite unitary matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Müller-Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (11), pp.112202. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557, pp.174 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5049125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2018.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955274v1</w:t>
+                <w:t xml:space="preserve">hal-01887029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Separability of Unitarily Invariant Random Quantum States: The Unbalanced Regime</w:t>
               </w:r>
@@ -4498,417 +4498,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random and free positive maps with applications to entanglement detection</w:t>
+                <w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hayden</w:t>
+                <w:t xml:space="preserve">Tristan Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnw054⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501704v1</w:t>
+                <w:t xml:space="preserve">hal-01381093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On symmetric decompositions of positive operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavruta Pasc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (16), pp.165303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1751-8121/aa6469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat matrix models for quantum permutation groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Banica</w:t>
+                <w:t xml:space="preserve">Random and free positive maps with applications to entanglement detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.869-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnw054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980384v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On bipartite unitary matrices generating subalgebra-preserving quantum operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Benoist</w:t>
+                <w:t xml:space="preserve">Flat matrix models for quantum permutation groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Banica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 521, pp.70-103. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.24-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2017.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381093v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic distribution of block-modified random matrices</w:t>
               </w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (33), pp.335301 - 335301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random matrix techniques in quantum information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5291,854 +5291,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for reduction-related entanglement criteria in quantum information theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+                <w:t xml:space="preserve">Quantum channels with polytopic images and image additivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Lupa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ion Nechita</w:t>
+                <w:t xml:space="preserve">Michael M. Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.1851-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2401397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380753v1</w:t>
+                <w:t xml:space="preserve">hal-01155627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of output sets of quantum channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+                <w:t xml:space="preserve">Thresholds for reduction-related entanglement criteria in quantum information theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Lupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operator Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (13-14), pp.1165-1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7900/jot.2013dec04.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00979268v1</w:t>
+                <w:t xml:space="preserve">hal-01380753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive reduction from spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Lupa</w:t>
+                <w:t xml:space="preserve">On the convergence of output sets of quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Reeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (2), pp.333-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7900/jot.2013dec04.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2014.11.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155628v1</w:t>
+                <w:t xml:space="preserve">hal-00979268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-modified Wishart matrices and free Poisson laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Banica</w:t>
+                <w:t xml:space="preserve">Positive reduction from spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Lupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 469, pp.276-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2014.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662546v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum channels with polytopic images and image additivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+                <w:t xml:space="preserve">Block-modified Wishart matrices and free Poisson laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Banica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Houston Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.113-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2401397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155627v1</w:t>
+                <w:t xml:space="preserve">hal-00662546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction criterion for random quantum states</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Lupa</w:t>
+                <w:t xml:space="preserve">A universal set of qubit quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Znidaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (13), pp.135302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/13/135302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979271v1</w:t>
+                <w:t xml:space="preserve">hal-00854358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically well-behaved input states do not violate additivity for conjugate pairs of random quantum channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+                <w:t xml:space="preserve">On the reduction criterion for random quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anastasia Jivulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Lupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-014-2038-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.112203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854354v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal set of qubit quantum channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Giraud</w:t>
+                <w:t xml:space="preserve">Asymptotically well-behaved input states do not violate additivity for conjugate pairs of random quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Znidaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (13), pp.135302. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 328 (3), pp.995-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/13/135302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-014-2038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854358v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submatrices of Hadamard matrices: complementation results</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random pure quantum states via unitary Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6527,51 +6527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low entropy output states for products of random unitary channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motohisa Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6703,668 +6703,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a state minimizing the output entropy of a tensor product of random quantum channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
+                <w:t xml:space="preserve">Almost Hadamard matrices: general theory and examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Banica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Zyczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (3), pp.032203. </w:t>
+              <w:t xml:space="preserve">Open Systems and Information Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), 1250024 [26 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3695328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1230161212500242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662542v1</w:t>
+                <w:t xml:space="preserve">hal-00686061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realigning random states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aubrun</w:t>
+                <w:t xml:space="preserve">Towards a state minimizing the output entropy of a tensor product of random quantum channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohisa Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.102210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4759115⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.032203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3695328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686062v1</w:t>
+                <w:t xml:space="preserve">hal-00662542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absolute positive partial transpose property for random induced states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Collins</w:t>
+                <w:t xml:space="preserve">Realigning random states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deping Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010326312500025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.102210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4759115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619090v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost Hadamard matrices: general theory and examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Banica</w:t>
+                <w:t xml:space="preserve">The absolute positive partial transpose property for random induced states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karol Zyczkowski</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deping Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Systems and Information Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (4), 1250024 [26 p.]. </w:t>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01 (03), pp.1250002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1230161212500242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2010326312500025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686061v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiplicative property characterizes ℓp and Lp norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aubrun</w:t>
+                <w:t xml:space="preserve">Generating random density matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Zyczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol A. Penson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793744211000485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.062201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3595693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574787v1</w:t>
+                <w:t xml:space="preserve">hal-00559120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating random density matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol A. Penson</w:t>
+                <w:t xml:space="preserve">The multiplicative property characterizes ℓp and Lp norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (6), pp.062201. </w:t>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03 (4), pp.637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3595693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793744211000485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559120v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random quantum channels {I}: graphical calculus and the {B}ell state phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7402,51 +7402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random quantum channels I: graphical calculus and the Bell state phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7506,51 +7506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Trajectories in Random Environment: the Statistical Model for a Heat Bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluentes Mathematici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.249-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic domination for iterated convolutions and catalytic majorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7666,51 +7666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic majorization and $\ell_p$ norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,64 +7985,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random measurements are almost maximally incompatible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,64 +8086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of multimeters: a unified view on nonclassical quantum phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leevi Leppäjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion constants for free spectrahedra with applications to quantum incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Evert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8383,203 +8383,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Finetti reductions for partially exchangeable probability distributions</w:t>
+                <w:t xml:space="preserve">On the spectral gap of random quantum channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Lancien</w:t>
+                <w:t xml:space="preserve">Carlos E. González-Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988630v1</w:t>
+                <w:t xml:space="preserve">hal-02988628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spectral gap of random quantum channels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">de Finetti reductions for partially exchangeable probability distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Nechita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E. González-Guillén</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02988628v1</w:t>
+                <w:t xml:space="preserve">hal-02988630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic aspects of the circulant Hadamard conjecture</w:t>
               </w:r>
@@ -8748,327 +8748,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A permutation model for free random variables and its classical analogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Benaych-Georges</w:t>
+                <w:t xml:space="preserve">Random quantum channels II: Entanglement of random subspaces, Renyi entropy estimates and additivity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00220460v3</w:t>
+                <w:t xml:space="preserve">hal-00393916v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussianization and eigenvalue statistics for Random quantum channels (III)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Collins</w:t>
+                <w:t xml:space="preserve">A permutation model for free random variables and its classical analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Benaych-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424058v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00220460v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random repeated quantum interactions and random invariant states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussianization and eigenvalue statistics for Random quantum channels (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361509v1</w:t>
+                <w:t xml:space="preserve">hal-00424058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random quantum channels II: Entanglement of random subspaces, Renyi entropy estimates and additivity problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random repeated quantum interactions and random invariant states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Nechita</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393916v3</w:t>
+                <w:t xml:space="preserve">hal-00361509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete approximation of the free Fock space</w:t>
               </w:r>
@@ -9401,51 +9401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Allerstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Christandl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grinko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Ozols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05483-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Jun Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01558-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabhas Gulati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvik Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurshed Fitter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faedi Loulidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lancien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-01-1870" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bluhm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leevi Lepp&#228;j&#228;rvi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-27-1608" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adcf63" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar Jha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adb547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botteron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broadbent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-10-1402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Sengupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohisa Fukuda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01864-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04082901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165424" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller-Hermes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-12-1001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01694-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiko Heinosaari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasia Jivulescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-11-10-853" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Hua Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-022-01187-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-022-03690-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-02-21-656" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jen&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04379-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-022-01166-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Weber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2021.1926005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-021-03258-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-08-09-519" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kukulski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pucha&#322;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol &#379;yczkowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038838" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/QIC21.9-10-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028658" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lionni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326320500100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M123837X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#246;nig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab434b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/80" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2774833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.07.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019322" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049125" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7105074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Banica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/aot.1702-1114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Collins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavruta Pasc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa6469" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.09.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arizmendi Octavio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargas Carlos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936925" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/33/335301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Belinschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2561-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Lupa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2013dec04.2008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.11.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Wolf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2401397" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901548" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2038-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Znidaric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/13/135302" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13001/1081-3810.1613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0409-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Zyczkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/30/305302" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326312500189" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3695328" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubrun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759115" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Ye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326312500025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1230161212500242" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000485" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A. Penson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595693" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384127v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1012-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744209000109" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159197v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131097v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131136v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-007-0345-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_16" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Achenbach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05429010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Evert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Klep" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988630v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Gonz&#225;lez-Guill&#233;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Junge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurush Hiranandani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220460v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Benaych-Georges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393916v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Allerstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Christandl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Grinko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Nechita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Ozols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-025-05483-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Jun Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01558-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar Jha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adb547" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szczepanek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2024.05.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabhas Gulati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvik Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurshed Fitter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faedi Loulidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lancien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-01-1870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bluhm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leevi Lepp&#228;j&#228;rvi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-27-1608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adcf63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohisa Fukuda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-024-01864-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritabrata Sengupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botteron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broadbent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Chhaibi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-07-10-1402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M&#252;ller-Hermes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-12-1001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rochette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01694-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04082901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-022-01166-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.040325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teiko Heinosaari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasia Jivulescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-11-10-853" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Hua Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089770" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-022-01187-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-02-21-656" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tanasa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-022-03690-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jen&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04379-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-021-03258-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-08-09-519" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kukulski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pucha&#322;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol &#379;yczkowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038838" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2021.1926005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/QIC21.9-10-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028658" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5131028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lionni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326320500100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M123837X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/80" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#246;nig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab434b" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019322" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2774833" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.07.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7105074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Banica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/aot.1702-1114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.01.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavruta Pasc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa6469" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Collins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.09.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arizmendi Octavio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargas Carlos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936925" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/33/335301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936880" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Belinschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Collins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2561-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Wolf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2401397" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Lupa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2013dec04.2008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.11.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Znidaric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/13/135302" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2038-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schlenker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13001/1081-3810.1613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0409-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v18-2426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Zyczkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/30/305302" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326312500189" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1230161212500242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3695328" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759115" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Ye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326312500025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol A. Penson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595693" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000485" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384127v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1012-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744209000109" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159197v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131097v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131136v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-007-0345-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_16" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Achenbach" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pl&#225;vala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05429010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Evert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Klep" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Male" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Gonz&#225;lez-Guill&#233;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Junge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988630v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurush Hiranandani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393916v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220460v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Benaych-Georges" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>