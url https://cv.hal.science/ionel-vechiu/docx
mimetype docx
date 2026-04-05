--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1178,274 +1178,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrid Components Clustering in a Digital Ecosystem Cooperative Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Control Strategy for Modular Multilevel Converters Based on Differential Flatness Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edris Pouresmaeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+                <w:t xml:space="preserve">Shamsodin Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chbeir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+                <w:t xml:space="preserve">Joao P. S. Catalao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2766047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657620v1</w:t>
+                <w:t xml:space="preserve">hal-01655897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Control Strategy for Modular Multilevel Converters Based on Differential Flatness Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edris Pouresmaeil</w:t>
+                <w:t xml:space="preserve">Microgrid Components Clustering in a Digital Ecosystem Cooperative Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamsodin Taheri</w:t>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao P. S. Catalao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.167 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2766047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655897v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Energy Storage System Microgrids Integration for Power Quality Improvement Using Four-Leg Three-Level NPC Inverter and Second-Order Sliding Mode Control</w:t>
               </w:r>
@@ -1548,77 +1548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Ecosystem Cooperative Model: An Application on Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1962,51 +1962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine mechanical stresses reduction and contribution to frequency regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine controller comparison on an island grid in terms of frequency control and mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,317 +2485,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase Four-Wire Active Power Conditioners for Weak Grids&amp;quot;Conditioners for Weak Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-Order Sliding-Mode Controller Design and Tuning for Grid Synchronization and Power Control of a Wind Turbine-Driven DFIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susperregui Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Miren Itsaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7763/IJCEE.2013.V5.689⟩</w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.540 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2012.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914186v1</w:t>
+                <w:t xml:space="preserve">hal-00914191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Sliding-Mode Controller Design and Tuning for Grid Synchronization and Power Control of a Wind Turbine-Driven DFIG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susperregui Ana</w:t>
+                <w:t xml:space="preserve">Three-Phase Four-Wire Active Power Conditioners for Weak Grids&amp;quot;Conditioners for Weak Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinez Miren Itsaso</w:t>
+                <w:t xml:space="preserve">Ciprian Balanuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Tapia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ionel Vechiu</w:t>
+                <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (5), pp.540 - 551. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.173 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rpg.2012.0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7763/IJCEE.2013.V5.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914191v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of windturbines for fatigue loads reduction and contribution to the grid primary frequency regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2970,90 +2970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of an island Wind Turbine Collective and Individual Pitch LQG Controllers Designed to Alleviate Fatigue Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), pp.267 - 275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Alzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,239 +4517,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Optimal Energy Management of an Island Wind Storage Hybrid Power Plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Energy Storage System Power Division in MicroGrids Using a Multilevel Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9281726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111051v1</w:t>
+                <w:t xml:space="preserve">hal-03112858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Energy Storage System Power Division in MicroGrids Using a Multilevel Power Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control for Optimal Energy Management of an Island Wind Storage Hybrid Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112858v1</w:t>
+                <w:t xml:space="preserve">hal-03111051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Parameters Identification of Lithium-ion Batteries Model to Improve the Hierarchical Model Predictive Control of Building MicroGrids</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management system for a grid-connected wind farm and battery storage hybrid plant via MPC strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new energy management strategy for a grid connected wind turbine-battery storage power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,51 +5496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5581,480 +5581,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double synchronous controller for integration of large-scale renewable energy sources into a low-inertia power grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Godina</w:t>
+                <w:t xml:space="preserve">Direct State-Space Model for Model Predictive Control of Multi-Level Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Torino, Italy</w:t>
+              <w:t xml:space="preserve">IECON 2017 : the 43rd Annual Conferenceof the IEEE Industrial Electronics Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940013v1</w:t>
+                <w:t xml:space="preserve">hal-01654810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct State-Space Model for Model Predictive Control of Multi-Level Power Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jupin</w:t>
+                <w:t xml:space="preserve">Double synchronous controller for integration of large-scale renewable energy sources into a low-inertia power grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edris Pouresmaeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Godina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén L Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 : the 43rd Annual Conferenceof the IEEE Industrial Electronics Society </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">2017 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654810v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrid Components Clustering in a Digital Ecosystem Cooperative Framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haritza Camblong</w:t>
+                <w:t xml:space="preserve">Synchronous Active Proportional Resonant-Based Control Technique for High Penetration of Distributed Generation Units into Power Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Godina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edris Pouresmaeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén L Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France. pp.167-176</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Innovative Smart Grid Technologies (ISGT Europe 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912929v1</w:t>
+                <w:t xml:space="preserve">hal-01657635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Active Proportional Resonant-Based Control Technique for High Penetration of Distributed Generation Units into Power Grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edris Pouresmaeil</w:t>
+                <w:t xml:space="preserve">Microgrid Components Clustering in a Digital Ecosystem Cooperative Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chbeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Innovative Smart Grid Technologies (ISGT Europe 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 21st International Conference KES-2017, Marseille, France, 6-8 September 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657635v1</w:t>
+                <w:t xml:space="preserve">hal-01912929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational limits of four wires three levels NPC topology for power quality improvement in weak grids</w:t>
               </w:r>
@@ -6079,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Electrical Engineering (EEEIC), 2016 IEEE 16th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6259,317 +6259,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power quality improvement using an advanced control of a four-leg multilevel converter</w:t>
+                <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Tabart</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Modeling for Power Electronics (COMPEL), 2015 IEEE 16th Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPEL.2015.7236486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251227v1</w:t>
+                <w:t xml:space="preserve">hal-01251233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
+                <w:t xml:space="preserve">Power quality improvement using an advanced control of a four-leg multilevel converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Control and Modeling for Power Electronics (COMPEL), 2015 IEEE 16th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPEL.2015.7236486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251233v1</w:t>
+                <w:t xml:space="preserve">hal-01251227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Ontology-Based Information Model for Better Management of Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chbeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Tekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7087,51 +7087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7191,77 +7191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Micro-Grid Power Quality Using Three-Phase Four-Wire Active Power Conditioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Balanuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,377 +7280,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+                <w:t xml:space="preserve">Control of a Hybrid Energy Storage System Using a Three Level Neutral Point Clamped Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3400 - 3405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751491v1</w:t>
+                <w:t xml:space="preserve">hal-00751887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Hybrid Energy Storage System Using a Three Level Neutral Point Clamped Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00751887v1</w:t>
+                <w:t xml:space="preserve">hal-00772853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbor industrial area</w:t>
+                <w:t xml:space="preserve">Sizing and dynamic analyses of a micro-grid supplying a harbour industrial area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC - System Theory, Control and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.7</w:t>
+              <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772853v1</w:t>
+                <w:t xml:space="preserve">hal-00751491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Phase Four-Wire Active Power Conditioners for Weak Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Balanuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Power Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Hong Konk, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7701,90 +7701,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936783v1</w:t>
+                <w:t xml:space="preserve">hal-00746789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of voltage and frequency control strategies for islanded microgrid</w:t>
               </w:r>
@@ -7796,90 +7796,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746789v1</w:t>
+                <w:t xml:space="preserve">hal-01936783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-level Neutral Point Clamped Inverter Interface for Flow Battery/Supercapacitor Energy Storage System used for Microgrids</w:t>
               </w:r>
@@ -7891,51 +7891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8116,51 +8116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8198,51 +8198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power quality improvement using renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Díaz de Corcuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba Landaluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,77 +8418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wind turbine LQG controllers designed to alleviate fatigue loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control &amp; Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1502 - 1507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8633,248 +8633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Wind Turbine LQG Controllers Using Individual Pitch Control to Alleviate Fatigue Loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Active Power Conditioner to Improve Power Quality in Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Tapia</w:t>
+                <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547822⟩</w:t>
+              <w:t xml:space="preserve">The 9th International Power and Energy Conference, IPEC210</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Singapore. pp.728 - 733, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPECON.2010.5697021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559711v1</w:t>
+                <w:t xml:space="preserve">hal-00557175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Power Conditioner to Improve Power Quality in Microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Wind Turbine LQG Controllers Using Individual Pitch Control to Alleviate Fatigue Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emil Rosu</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Power and Energy Conference, IPEC210</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Singapore. pp.728 - 733, </w:t>
+              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1591 - 1596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPECON.2010.5697021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557175v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Model of a Fuel Cell for Microgrids Applications</w:t>
               </w:r>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bidarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9137,51 +9137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9232,51 +9232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9426,51 +9426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9534,77 +9534,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,51 +9642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Three Wind Turbine Controller Synthesis Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,51 +9789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,90 +9884,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,64 +10113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,51 +10234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of single VSI leading experimental Hybrid power system integrating a Wind Turbine Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Nichita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10372,51 +10372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,64 +10454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Simulation Model of a Hybrid Power System: Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayima Dakyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11283,51 +11283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Yassuda Yamashita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3215978" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia-Otaegui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakkoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edris Pouresmaeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Godina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shokridehaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudathir Funsho Akorede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Marzband" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.02.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Zabihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Catal&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Trujillo Caballero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arau Roffiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez Mari&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R. Morgado Lievana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-017-0550-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsodin Taheri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. S. Catalao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2766047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2749979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Balanuta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Gurguiatu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2013.V5.689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susperregui Ana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Miren Itsaso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2012.0026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nourdine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DWPGZS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2011.0072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.01.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP8NLC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9281726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352293" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier D&#237;az de Corcuera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Landaluze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2010.5524385" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547822" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rosu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00179164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01120880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Yassuda Yamashita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3215978" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia-Otaegui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakkoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edris Pouresmaeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Godina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shokridehaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudathir Funsho Akorede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Marzband" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.02.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Zabihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Catal&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Trujillo Caballero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arau Roffiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez Mari&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R. Morgado Lievana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-017-0550-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsodin Taheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. S. Catalao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2766047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2749979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susperregui Ana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Miren Itsaso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2012.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Balanuta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Gurguiatu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2013.V5.689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nourdine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DWPGZS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2011.0072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.01.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP8NLC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9281726" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352293" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier D&#237;az de Corcuera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Landaluze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2010.5524385" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rosu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547822" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00179164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01120880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>