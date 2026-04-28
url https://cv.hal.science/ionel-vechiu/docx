--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -4517,239 +4517,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Energy Storage System Power Division in MicroGrids Using a Multilevel Power Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control for Optimal Energy Management of an Island Wind Storage Hybrid Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112858v1</w:t>
+                <w:t xml:space="preserve">hal-03111051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Optimal Energy Management of an Island Wind Storage Hybrid Power Plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Energy Storage System Power Division in MicroGrids Using a Multilevel Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9281726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111051v1</w:t>
+                <w:t xml:space="preserve">hal-03112858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Parameters Identification of Lithium-ion Batteries Model to Improve the Hierarchical Model Predictive Control of Building MicroGrids</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management system for a grid-connected wind farm and battery storage hybrid plant via MPC strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new energy management strategy for a grid connected wind turbine-battery storage power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5496,51 +5496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Aguilera Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6079,51 +6079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben H. Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Electrical Engineering (EEEIC), 2016 IEEE 16th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6259,261 +6259,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
+                <w:t xml:space="preserve">Power quality improvement using an advanced control of a four-leg multilevel converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Etxeberria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tabart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Control and Modeling for Power Electronics (COMPEL), 2015 IEEE 16th Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPEL.2015.7236486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251233v1</w:t>
+                <w:t xml:space="preserve">hal-01251227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power quality improvement using an advanced control of a four-leg multilevel converter</w:t>
+                <w:t xml:space="preserve">Control of a Solid Oxide Fuel Cell/Gas MicroTurbine hybrid system using a multilevel convertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Tabart</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vinassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Modeling for Power Electronics (COMPEL), 2015 IEEE 16th Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2015, Geneva, Switzerland. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPEL.2015.7236486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7311708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251227v1</w:t>
+                <w:t xml:space="preserve">hal-01251233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Ontology-Based Information Model for Better Management of Microgrids</w:t>
               </w:r>
@@ -8633,248 +8633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Active Power Conditioner to Improve Power Quality in Microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Wind Turbine LQG Controllers Using Individual Pitch Control to Alleviate Fatigue Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emil Rosu</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Power and Energy Conference, IPEC210</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPECON.2010.5697021⟩</w:t>
+              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1591 - 1596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557175v1</w:t>
+                <w:t xml:space="preserve">hal-00559711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Wind Turbine LQG Controllers Using Individual Pitch Control to Alleviate Fatigue Loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Active Power Conditioner to Improve Power Quality in Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Vechiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Tapia</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelu Gurguiatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control &amp; Automation (MED), 2010 18th Mediterranean Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1591 - 1596, </w:t>
+              <w:t xml:space="preserve">The 9th International Power and Energy Conference, IPEC210</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Singapore. pp.728 - 733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPECON.2010.5697021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559711v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Model of a Fuel Cell for Microgrids Applications</w:t>
               </w:r>
@@ -11283,51 +11283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Yassuda Yamashita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3215978" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia-Otaegui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakkoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edris Pouresmaeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Godina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shokridehaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudathir Funsho Akorede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Marzband" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.02.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Zabihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Catal&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Trujillo Caballero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arau Roffiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez Mari&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R. Morgado Lievana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-017-0550-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsodin Taheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. S. Catalao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2766047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2749979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susperregui Ana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Miren Itsaso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2012.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Balanuta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Gurguiatu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2013.V5.689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nourdine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DWPGZS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2011.0072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.01.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP8NLC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9281726" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352293" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier D&#237;az de Corcuera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Landaluze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2010.5524385" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rosu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547822" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00179164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01120880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Alrifai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra-Becerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Yassuda Yamashita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3215978" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14041066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia-Otaegui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakkoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edris Pouresmaeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Godina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tavakoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Shokridehaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudathir Funsho Akorede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Marzband" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.02.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Zabihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.S. Catal&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Trujillo Caballero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arau Roffiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez Mari&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar R. Morgado Lievana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-017-0550-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsodin Taheri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. S. Catalao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2766047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Salameh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tabart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2017.2723863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2749979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVDWGK3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vinassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Barelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.05.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QGLB2ZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBGPG6GK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4K53TPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NT6DRG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.08.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQJ7FQRQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susperregui Ana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Miren Itsaso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2012.0026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Balanuta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Gurguiatu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2013.V5.689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nourdine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12DWPGZS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2011.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68PJP2BH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2011.0072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2009.01.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LP8NLC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Ali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Becerra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Rifai Yehya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben H. Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9281726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849054" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bottarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ollivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352293" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566710" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n L Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555456" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236486" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311708" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tekli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIES.2014.6957053" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.669540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751491v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.127" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier D&#237;az de Corcuera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Landaluze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2010.5524385" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547822" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rosu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPECON.2010.5697021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnedo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207945v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Nichita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00179164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01120880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>