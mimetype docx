--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -185,1735 +185,2616 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of supercapacitors module with air-cooling</w:t>
+                <w:t xml:space="preserve">Thermal and Hygric Behavior of Bio-Based Building Dual Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kenza Sidqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Taouirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Zeghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 159, pp.113903. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings16010083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163508v1</w:t>
+                <w:t xml:space="preserve">hal-05606158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Evaluation of an Innovative Type of Unglazed Solar Collector for Air Preheating</w:t>
+                <w:t xml:space="preserve">Impact of the battery SOC range on the battery heat generation and maximum temperature rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Croitoru</w:t>
+                <w:t xml:space="preserve">K. Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilinca Nastase</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hasna Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Meslem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihnea Sandu</w:t>
+                <w:t xml:space="preserve">P. Schaetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (20), pp.10857-10870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302341v1</w:t>
+                <w:t xml:space="preserve">hal-05606174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal management and forced air-cooling of supercapacitors stack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Temperature on Moisture Migration in Earth and Fiber Mixtures for Cob Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Taouirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Gallay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mustapha El Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.89-99. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16145526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157772v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind effect on the performance of a solar organic Rankine cycle</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study for a Novel Arrangement of a SuperCapacitors Stack to Improve Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ionut Voicu</w:t>
+                <w:t xml:space="preserve">Ionut Victor Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florin Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.03.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12020662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153253v1</w:t>
+                <w:t xml:space="preserve">hal-05606180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation heat transfer enhancement in a horizontal non-circular microchannel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Asbik</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of supercapacitors module with air-cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Louahlia-Gualous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ionut Voicu</w:t>
+                <w:t xml:space="preserve">Rania Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64 (1-2), pp.358-370. </w:t>
+              <w:t xml:space="preserve">, 2019, 159, pp.113903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150751v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of a solar subcritical organic Rankine cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal Evaluation of an Innovative Type of Unglazed Solar Collector for Air Preheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilinca Nastase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.047⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, EENVIRO-YRC 2015 - Bucharest, 85, pp.149--155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150634v1</w:t>
+                <w:t xml:space="preserve">hal-01302341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of buoyancy on the performance of a vertical double-pipe heat exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+                <w:t xml:space="preserve">Thermal management and forced air-cooling of supercapacitors stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gallay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2011003483⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939268v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of mixed convection with flow reversal in coaxial double-duct heat exchangers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wind effect on the performance of a solar organic Rankine cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Sow</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.651-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02149862v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of mixed convection with reverse flow in coaxial double-duct heat exchanger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sow Ousmane</w:t>
+                <w:t xml:space="preserve">Condensation heat transfer enhancement in a horizontal non-circular microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Mghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Asbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Louahlia-Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1-2), pp.358-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134936v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed convection in a vertical double pipe heat exchanger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Colda</w:t>
+                <w:t xml:space="preserve">Study and optimization of a solar subcritical organic Rankine cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.04.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow direction on laminar flow in a vertical double pipe exchanger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effects of buoyancy on the performance of a vertical double-pipe heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat Exchanger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2011003483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134973v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of mixed convection in inclined tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of mixed convection with flow reversal in coaxial double-duct heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.1096-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134976v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental visualisation of reverse flow in an inclined isothermal tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of mixed convection with reverse flow in coaxial double-duct heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicu Ionut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sow Ousmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.1096-1104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of flow direction on laminar flow in a vertical double pipe exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Ionut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat Exchanger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (2), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed convection in a vertical double pipe heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Ionut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Colda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (6), pp.540-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of mixed convection in inclined tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Ionut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.1677-1683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of mixed convection in inclined tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (14-15), pp.1677-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2005.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental visualisation of reverse flow in an inclined isothermal tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Ionut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (1), pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental visualization of reverse flow in an inclined isothermal tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134986v1</w:t>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Miriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2005.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water flow structure optimization between the screenings and grit removals in a wastewater plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Voicu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on Energy and Environment (CIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bucharest, France. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ciem.2017.8120778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du transfert thermique entre deux écoulements en convection mixte au sein d’un échangeur de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicu Ionut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lepinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1981,51 +2862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8D2C3A7"/>
+    <w:nsid w:val="CE23E518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2212,51 +3093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ionut-victor-voicu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120258161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Voicu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Rizk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Louahlia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Croitoru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Sandu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.03.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Mghari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Louahlia-Gualous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.12.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150634v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G8R60ND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voicu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2011003483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2008.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPBD5J8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Ionut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepinasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ionut-victor-voicu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120258161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606158v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Sidqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Taouirte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Zeghari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Voicu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings16010083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ziat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Louahlia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaetzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12427-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Alami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Victor Voicu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abboud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020662" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Rizk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Croitoru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Sandu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.04.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.03.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Mghari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Louahlia-Gualous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.12.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.04.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G8R60ND-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Voicu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2011003483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2008.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPBD5J8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Ionut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.11.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV4TNQLJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2005.01.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1C8KTHQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ciem.2017.8120778" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepinasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>