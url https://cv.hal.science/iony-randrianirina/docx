--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -187,772 +187,841 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contrat de franchise est plus contraignant qu’un contrat de licence de marque</w:t>
+                <w:t xml:space="preserve">La gouvernance algorithmique des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACAGe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947446v1</w:t>
+                <w:t xml:space="preserve">hal-05590518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémunération de l’inventeur, entre droit des sociétés et droit de la propriété intellectuelle</w:t>
+                <w:t xml:space="preserve">Un contrat de franchise est plus contraignant qu’un contrat de licence de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/bacage.127⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/bacage.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947426v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçon de preuve du préjudice et du lien de causalité en matière de concurrence déloyale</w:t>
+                <w:t xml:space="preserve">La rémunération de l’inventeur, entre droit des sociétés et droit de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 01, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/bacage.151⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/bacage.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947433v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour un nouveau droit de propriété intellectuelle sur les productions générées par intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Leçon de preuve du préjudice et du lien de causalité en matière de concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BACAGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/bacage.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113568v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La clause de répartition des résultats</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour un nouveau droit de propriété intellectuelle sur les productions générées par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214416v1</w:t>
+                <w:t xml:space="preserve">halshs-03113568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau véhicule juridique : la société à mission</w:t>
+                <w:t xml:space="preserve">La clause de répartition des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.6</w:t>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982948v1</w:t>
+                <w:t xml:space="preserve">hal-04214416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copyright Issues Arising From Works Created With Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Un nouveau véhicule juridique : la société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medien und Recht International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214428v1</w:t>
+                <w:t xml:space="preserve">hal-04982948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copyright Protection on AI-generated Works: the copyright issues arising from works created with artificial intelligence</w:t>
+                <w:t xml:space="preserve">Copyright Issues Arising From Works Created With Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medien und Recht International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385421v1</w:t>
+                <w:t xml:space="preserve">hal-04214428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits de propriété intellectuelle sont-ils des droits de propriété ?</w:t>
+                <w:t xml:space="preserve">Copyright Protection on AI-generated Works: the copyright issues arising from works created with artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quelques grands débats doctrinaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Medien und Recht International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314608v1</w:t>
+                <w:t xml:space="preserve">hal-02385421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits de propriété intellectuelle sont-ils des droits de propriété ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iony Randrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quelques grands débats doctrinaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la responsabilité à la responsabilisation des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Pothier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 01 (2015/01)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -962,305 +1031,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patent Law and Metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaverse and the Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des affaires à l'épreuve de la digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires à l'épreuve de la digitalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy et Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de propriété intellectuelle sont-ils des droits de propriété ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Jeune Doctrine Juridique. Les grands débats doctrinaux – Réflexions sur l’intemporalité des controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Chambéry, France. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le droit des brevets ralentit le progrès dans la recherche sur le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphère Droit, Feb 2014, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1270,295 +1339,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de droit commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino un savoir-faire de Lextenso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e édition, pp.349, 2023, Amphi LMD, 978-2-297-22111-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essentiel du droit commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino, un savoir-faire de Lextenso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5e édition, pp.142, 2023, Les Carrés, 978-2-297-22209-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de Droit commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, pp.322, 2019, Amphi LMD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Essentiel du droit commercial et des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, pp.128, 2019, Carrés Rouge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1568,752 +1637,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patent law and metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larry A. DiMatteo; Michel Cannarsa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.207-216, 2024, 978-1-03532-485-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opportunités de la propriété intellectuelle dans l'appropriation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dariusz Piatek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les incertitudes de la propriété intellectuelle. Quels risques ? Quelles opportunités ? : [Actes du 6e colloque des Jeunes Universitaires Spécialisés en Propriété Intellectuelle, Mulhouse, 2 février 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, CEIPI; LexisNexis, 2024, Collection du CEIPI. Les Actes de colloque, 978-2-7110-4008-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-15, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusoire influence de l'intelligence artificielle sur le droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cannarsa; Jean-Luc Piotraut; Alexandre Quiquerez; Iony Randrianirina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des affaires et intelligence artificielle : diagnostic et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mare &amp; martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-220, 2023, Droit privé &amp; sciences criminelles, 978-2-84934-703-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transhumanisme(s) et la notion de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.159-204, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés intellectuelles saisies par le droit des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Lebel; Paola Nabet; Philippe Roussel Galle; Vincent Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'effervescence du droit des affaires au XXIe siècle : mélanges en l’honneur du Professeur Arlette Martin-Serf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.779-791, 2022, 978-2-8027-7098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies temporelles en droit de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre QUIQUEREZ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies Internationales et Propriété Intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39, 2019, Droit, Management et Stratégies, 9782807910515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté comme vecteur d'épanouissement de la personne en droit d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Copain-Héritier; Frédérique Longère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne et Liberté : de la biologie au droit : état des lieux d'une connexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, Institut Francophone pour la Justice et la Démocratie, 2019, Collection "Colloques &amp; essais", 978-2-37032-227-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des dommages-intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Cayrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de dommages-intérêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.199, 2016, Thèmes &amp; commentaires, 978-2-247-16086-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2381,51 +2450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBF1B4A1"/>
+    <w:nsid w:val="D294F665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2612,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iony-randrianirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183389115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Randrianirina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.682" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-commercial/9782297221115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/lessentiel-du-droit-commercial/9782297222099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/strategies-internationales-propriete-intellectuelle-9782807910515.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iony-randrianirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183389115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Randrianirina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-commercial/9782297221115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/lessentiel-du-droit-commercial/9782297222099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/strategies-internationales-propriete-intellectuelle-9782807910515.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>