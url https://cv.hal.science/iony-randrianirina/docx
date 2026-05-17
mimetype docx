--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1645,173 +1645,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent law and metaverse</w:t>
+                <w:t xml:space="preserve">Les opportunités de la propriété intellectuelle dans l'appropriation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Larry A. DiMatteo; Michel Cannarsa. </w:t>
+              <w:t xml:space="preserve">Dariusz Piatek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.207-216, 2024, 978-1-03532-485-9</w:t>
+              <w:t xml:space="preserve">Les incertitudes de la propriété intellectuelle. Quels risques ? Quelles opportunités ? : [Actes du 6e colloque des Jeunes Universitaires Spécialisés en Propriété Intellectuelle, Mulhouse, 2 février 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, CEIPI; LexisNexis, 2024, Collection du CEIPI. Les Actes de colloque, 978-2-7110-4008-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697892v1</w:t>
+                <w:t xml:space="preserve">hal-04314522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les opportunités de la propriété intellectuelle dans l'appropriation culturelle</w:t>
+                <w:t xml:space="preserve">Patent law and metaverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dariusz Piatek. </w:t>
+              <w:t xml:space="preserve">Larry A. DiMatteo; Michel Cannarsa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les incertitudes de la propriété intellectuelle. Quels risques ? Quelles opportunités ? : [Actes du 6e colloque des Jeunes Universitaires Spécialisés en Propriété Intellectuelle, Mulhouse, 2 février 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, CEIPI; LexisNexis, 2024, Collection du CEIPI. Les Actes de colloque, 978-2-7110-4008-7</w:t>
+              <w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.207-216, 2024, 978-1-03532-485-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314522v1</w:t>
+                <w:t xml:space="preserve">hal-04697892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iony Randrianirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Cayol; Emilie Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions du droit à l'aune des transhumanismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, mare &amp; martin, pp.159-204, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 159 à 204, 2023, (Chaire d'excellence CNRS de Normandie pour la paix), 978-2-84934-735-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2450,51 +2450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D294F665"/>
+    <w:nsid w:val="E5F42C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iony-randrianirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183389115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Randrianirina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-commercial/9782297221115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/lessentiel-du-droit-commercial/9782297222099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/strategies-internationales-propriete-intellectuelle-9782807910515.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iony-randrianirina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183389115" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iony Randrianirina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.682" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/cours-de-droit-commercial/9782297221115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/lessentiel-du-droit-commercial/9782297222099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02385389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/droit-des-affaires-et-intelligence-artificielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/strategies-internationales-propriete-intellectuelle-9782807910515.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>