--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ira Noveck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most pragmatic responses to underinformative some-statements are associated with scalar implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bull-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.106404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2025.106404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What norming reveals about idioms: Making the case for a presuppositional account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (8), pp.2424-2450. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-025-01719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the extra-logical features of but and so by comparing their processing to and's: An investigation with thematically neutral content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Pouscoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the electrophysiological signature of discourse connectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dimension of mindreading: developmental evidence for the role of social categorization during utterance interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1932), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight enough: Deriving imprecise interpretations of maximum standard absolute adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rodríguez Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lossius Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G60111411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do theory of mind and formal language skills impact metaphoric reference comprehension during children’s school-age years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bambini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bischetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking stock of an idiom’s background assumptions: an alternative relevance theoretic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1117847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowdowns in scalar implicature processing: Isolating the intention-reading costs in the Bott & Noveck task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When irony is faster than its literal control: The role of mindreading during irony comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eleven does not equal 11: Investigating exactness at a number’s upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira van Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266920. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and mind reading: The puzzle of autism (Response to Kissine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.e198-e210. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pragmatic processes through a one-word answer: When the French reply Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.104245. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2021.104245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour terms: native language semantic structure and artificial language structure formation in a large-scale online smartphone application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.357-378. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1900199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Queensberry Rules to Argumentative Theory: A Review of Mercier & Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Addressees Exploit Conventionalizations? From a Negative Reference to an ad hoc Implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When numbers are not exact: Ambiguity and prediction in the processing of sentences with bare numerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spychalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kontinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying, presupposing and implicating: How pragmatics modulates commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural development of pragmatic inference-making in natural discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Epinat-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.e12678. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Believing What You're Told: Politeness and Scalar Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.908. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive side of a negative reference: the delay between linguistic processing and common ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jaume-Guazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Barr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linguistic patterns in the acquisition of quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (33), pp.9244 - 9249. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1601341113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can historical linguistics and experimental pragmatics offer each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the pragmatic contribution: a developmental investigation of contrastive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.Issue : 5 Pages : 985-1014. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Is Irony Effortful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.Issue : 4 Pages : 1649-1665. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0036630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66839. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.684-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gougain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a voice? Prosody as a test case for the Theory of Mind account of autism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.507-17. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deflationary account of invited inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (195-208)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Inferences in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.Issue : 9 Pages : 1104-1117. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustics to grammar: Perceiving and interpreting grammatical prosody in adolescents with Asperger Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.Issue: 2 Pages: 502-516. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: an event-related potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kaliuzhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2629-37. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental pragmatics: a Gricean turn in the study of language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making disjunctions exclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (11), pp.1741-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210701712960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: a parametric functional magnetic resonance imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.642-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.4.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reaction time measures elucidate the matching bias and the way negations are processed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.Issue : 3 Pages : 309-328. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546780500371241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of conditional reasoning with arbitrary content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4-5), pp.613-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only base rates are neglected in the Engineer-Lawyer problem: An investigation of reasoners' underutilization of complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baratgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (1), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the time course of an implicature: an evoked potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Posada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (2), pp.203-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic-pragmatic factors in interpreting disjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guelminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.297-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When children are more logical than adults: Experimental investigations of scalar implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs and Benefits of Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphor and Symbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16(1 &amp; 2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 Discourse markers and psycholinguistic processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Discourse Markers in Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.413-444, 2024, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110711202-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale. Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FILIPPO DOMANESCHI; VALENTINA BAMBINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Manuali, 978-88-15-29884-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin, Ireland: Dublin City University, pp.1498-1509, 2018, ISBN 978-1-873769-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement et la pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In E. Sander &amp; G. Politzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les logiques de la pensée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Odile Jacob, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Billanboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Saint-Germier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In N. Katsos &amp; C. Cummins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Experimental Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Rueschmeyer &amp; Gareth Gaskell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's enrichments of conjunctive sentences in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. De Brabanter &amp; M. Khissine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utterance Interpretation and Cognitive Models. Current Research in the Semantics/pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group (Elsevier), pp.211-234, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Roberts, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.J. Roberts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Bujakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ciceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;lt;i&amp;gt;Experimental Pragmatics&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement propositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politzer, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.103-136, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de compréhension de textes fondé sur l’analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Caron-Pargue; Vincent Nyckees; Nélène Paugam-Moisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition, entre individu et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmès Science Publications, pp.309-320, 2001, 978-2-7462-0358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of PISA science items according to performance gap of socio-economic-cultural groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics: The making of a cognitive science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Quantification across Languages: Some Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvac Kraljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Hrzica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 36TH ANNUAL BOSTON UNIVERSITY CONFERENCE ON LANGUAGE DEVELOPMENT, VOLS 1 AND 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.Pages : 258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Westin Anapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective-free interpretation of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ikram Krarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xprag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of effort and speaker intention in pragmatic enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01983973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ira Noveck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most pragmatic responses to underinformative some-statements are associated with scalar implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bull-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.106404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2025.106404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What norming reveals about idioms: Making the case for a presuppositional account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (8), pp.2424-2450. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-025-01719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the extra-logical features of but and so by comparing their processing to and's: An investigation with thematically neutral content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Pouscoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the electrophysiological signature of discourse connectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dimension of mindreading: developmental evidence for the role of social categorization during utterance interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1932), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do theory of mind and formal language skills impact metaphoric reference comprehension during children’s school-age years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bambini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bischetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight enough: Deriving imprecise interpretations of maximum standard absolute adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rodríguez Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lossius Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G60111411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking stock of an idiom’s background assumptions: an alternative relevance theoretic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1117847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowdowns in scalar implicature processing: Isolating the intention-reading costs in the Bott & Noveck task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When irony is faster than its literal control: The role of mindreading during irony comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eleven does not equal 11: Investigating exactness at a number’s upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira van Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266920. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and mind reading: The puzzle of autism (Response to Kissine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.e198-e210. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pragmatic processes through a one-word answer: When the French reply Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.104245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2021.104245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour terms: native language semantic structure and artificial language structure formation in a large-scale online smartphone application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.357-378. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1900199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Queensberry Rules to Argumentative Theory: A Review of Mercier & Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Addressees Exploit Conventionalizations? From a Negative Reference to an ad hoc Implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When numbers are not exact: Ambiguity and prediction in the processing of sentences with bare numerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spychalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kontinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying, presupposing and implicating: How pragmatics modulates commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural development of pragmatic inference-making in natural discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Epinat-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.e12678. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Believing What You're Told: Politeness and Scalar Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.908. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive side of a negative reference: the delay between linguistic processing and common ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jaume-Guazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Barr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linguistic patterns in the acquisition of quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (33), pp.9244 - 9249. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1601341113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can historical linguistics and experimental pragmatics offer each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the pragmatic contribution: a developmental investigation of contrastive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.Issue : 5 Pages : 985-1014. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Is Irony Effortful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.Issue : 4 Pages : 1649-1665. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0036630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66839. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.684-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gougain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a voice? Prosody as a test case for the Theory of Mind account of autism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.507-17. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deflationary account of invited inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (195-208)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Inferences in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.Issue : 9 Pages : 1104-1117. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustics to grammar: Perceiving and interpreting grammatical prosody in adolescents with Asperger Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.Issue: 2 Pages: 502-516. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: an event-related potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kaliuzhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2629-37. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental pragmatics: a Gricean turn in the study of language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making disjunctions exclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (11), pp.1741-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210701712960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: a parametric functional magnetic resonance imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.642-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.4.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reaction time measures elucidate the matching bias and the way negations are processed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.Issue : 3 Pages : 309-328. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546780500371241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of conditional reasoning with arbitrary content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4-5), pp.613-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only base rates are neglected in the Engineer-Lawyer problem: An investigation of reasoners' underutilization of complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baratgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (1), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the time course of an implicature: an evoked potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Posada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (2), pp.203-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic-pragmatic factors in interpreting disjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guelminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.297-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When children are more logical than adults: Experimental investigations of scalar implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs and Benefits of Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphor and Symbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16(1 &amp; 2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 Discourse markers and psycholinguistic processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Discourse Markers in Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.413-444, 2024, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110711202-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale. Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FILIPPO DOMANESCHI; VALENTINA BAMBINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Manuali, 978-88-15-29884-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin, Ireland: Dublin City University, pp.1498-1509, 2018, ISBN 978-1-873769-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement et la pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In E. Sander &amp; G. Politzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les logiques de la pensée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Odile Jacob, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Billanboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Saint-Germier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In N. Katsos &amp; C. Cummins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Experimental Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Rueschmeyer &amp; Gareth Gaskell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's enrichments of conjunctive sentences in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. De Brabanter &amp; M. Khissine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utterance Interpretation and Cognitive Models. Current Research in the Semantics/pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group (Elsevier), pp.211-234, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Roberts, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.J. Roberts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Bujakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ciceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;lt;i&amp;gt;Experimental Pragmatics&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement propositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politzer, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.103-136, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de compréhension de textes fondé sur l’analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Caron-Pargue; Vincent Nyckees; Nélène Paugam-Moisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition, entre individu et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmès Science Publications, pp.309-320, 2001, 978-2-7462-0358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of PISA science items according to performance gap of socio-economic-cultural groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics: The making of a cognitive science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Quantification across Languages: Some Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvac Kraljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Hrzica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 36TH ANNUAL BOSTON UNIVERSITY CONFERENCE ON LANGUAGE DEVELOPMENT, VOLS 1 AND 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.Pages : 258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Westin Anapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective-free interpretation of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ikram Krarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xprag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of effort and speaker intention in pragmatic enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01983973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bull-Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Bott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2025.106404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01719-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Larralde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Moyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Pouscoulous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011.1593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.03.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ronderos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Iversen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falkum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rodr&#237;guez Ronderos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lossius Falkum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G60111411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-023-01648-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bambini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bischetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mazzarella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1117847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo R Ronderos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105480" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Tomlinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira van Voorhees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2021.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2021.104245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03477599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Winters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1900199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronm&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01461" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spychalska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kontinen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Reimer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000644" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reinecke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.05.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Rivera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaume-Guazzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Katsos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cummins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ezeizabarrena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarr&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601341113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronmueller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000263" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0036630" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Wilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-0960-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZ9FVRCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DXDJ1T8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.07.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-271CKF0V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanzetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701712960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.4.642" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Prado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780500371241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Goel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000164v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Posada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Chierchia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Chevaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guelminger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711202-014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Ezeizabarrena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac Kraljevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Hrzica" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ikram Krarzia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01983973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bull-Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Bott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2025.106404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01719-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Larralde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Moyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Pouscoulous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011.1593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.03.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ronderos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Iversen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falkum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-023-01648-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bambini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bischetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rodr&#237;guez Ronderos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lossius Falkum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G60111411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mazzarella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1117847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo R Ronderos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105480" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Tomlinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira van Voorhees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2021.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2021.104245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03477599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Winters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1900199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronm&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01461" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spychalska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kontinen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Reimer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000644" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reinecke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.05.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Rivera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaume-Guazzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Katsos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cummins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ezeizabarrena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarr&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601341113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronmueller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000263" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0036630" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Wilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-0960-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZ9FVRCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DXDJ1T8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.07.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-271CKF0V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanzetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701712960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.4.642" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Prado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780500371241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Goel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000164v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Posada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Chierchia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Chevaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guelminger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711202-014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Ezeizabarrena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac Kraljevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Hrzica" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ikram Krarzia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01983973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>