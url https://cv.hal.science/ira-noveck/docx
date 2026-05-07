--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ira Noveck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most pragmatic responses to underinformative some-statements are associated with scalar implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bull-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.106404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2025.106404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What norming reveals about idioms: Making the case for a presuppositional account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (8), pp.2424-2450. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-025-01719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the extra-logical features of but and so by comparing their processing to and's: An investigation with thematically neutral content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Pouscoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the electrophysiological signature of discourse connectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dimension of mindreading: developmental evidence for the role of social categorization during utterance interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1932), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do theory of mind and formal language skills impact metaphoric reference comprehension during children’s school-age years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bambini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bischetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight enough: Deriving imprecise interpretations of maximum standard absolute adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rodríguez Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lossius Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G60111411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking stock of an idiom’s background assumptions: an alternative relevance theoretic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1117847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowdowns in scalar implicature processing: Isolating the intention-reading costs in the Bott & Noveck task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When irony is faster than its literal control: The role of mindreading during irony comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eleven does not equal 11: Investigating exactness at a number’s upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira van Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266920. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and mind reading: The puzzle of autism (Response to Kissine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.e198-e210. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pragmatic processes through a one-word answer: When the French reply Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.104245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2021.104245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour terms: native language semantic structure and artificial language structure formation in a large-scale online smartphone application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.357-378. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1900199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Queensberry Rules to Argumentative Theory: A Review of Mercier & Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Addressees Exploit Conventionalizations? From a Negative Reference to an ad hoc Implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When numbers are not exact: Ambiguity and prediction in the processing of sentences with bare numerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spychalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kontinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying, presupposing and implicating: How pragmatics modulates commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural development of pragmatic inference-making in natural discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Epinat-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.e12678. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Believing What You're Told: Politeness and Scalar Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.908. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive side of a negative reference: the delay between linguistic processing and common ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jaume-Guazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Barr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linguistic patterns in the acquisition of quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (33), pp.9244 - 9249. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1601341113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can historical linguistics and experimental pragmatics offer each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the pragmatic contribution: a developmental investigation of contrastive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.Issue : 5 Pages : 985-1014. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Is Irony Effortful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.Issue : 4 Pages : 1649-1665. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0036630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66839. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.684-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gougain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a voice? Prosody as a test case for the Theory of Mind account of autism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.507-17. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deflationary account of invited inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (195-208)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Inferences in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.Issue : 9 Pages : 1104-1117. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustics to grammar: Perceiving and interpreting grammatical prosody in adolescents with Asperger Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.Issue: 2 Pages: 502-516. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: an event-related potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kaliuzhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2629-37. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental pragmatics: a Gricean turn in the study of language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making disjunctions exclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (11), pp.1741-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210701712960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: a parametric functional magnetic resonance imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.642-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.4.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reaction time measures elucidate the matching bias and the way negations are processed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.Issue : 3 Pages : 309-328. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546780500371241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of conditional reasoning with arbitrary content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4-5), pp.613-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only base rates are neglected in the Engineer-Lawyer problem: An investigation of reasoners' underutilization of complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baratgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (1), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the time course of an implicature: an evoked potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Posada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (2), pp.203-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic-pragmatic factors in interpreting disjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guelminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.297-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When children are more logical than adults: Experimental investigations of scalar implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs and Benefits of Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphor and Symbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16(1 &amp; 2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 Discourse markers and psycholinguistic processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Discourse Markers in Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.413-444, 2024, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110711202-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale. Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FILIPPO DOMANESCHI; VALENTINA BAMBINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Manuali, 978-88-15-29884-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin, Ireland: Dublin City University, pp.1498-1509, 2018, ISBN 978-1-873769-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement et la pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In E. Sander &amp; G. Politzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les logiques de la pensée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Odile Jacob, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Billanboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Saint-Germier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In N. Katsos &amp; C. Cummins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Experimental Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Rueschmeyer &amp; Gareth Gaskell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's enrichments of conjunctive sentences in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. De Brabanter &amp; M. Khissine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utterance Interpretation and Cognitive Models. Current Research in the Semantics/pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group (Elsevier), pp.211-234, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Roberts, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.J. Roberts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Bujakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ciceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;lt;i&amp;gt;Experimental Pragmatics&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement propositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politzer, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.103-136, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de compréhension de textes fondé sur l’analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Caron-Pargue; Vincent Nyckees; Nélène Paugam-Moisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition, entre individu et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmès Science Publications, pp.309-320, 2001, 978-2-7462-0358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of PISA science items according to performance gap of socio-economic-cultural groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics: The making of a cognitive science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Quantification across Languages: Some Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvac Kraljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Hrzica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 36TH ANNUAL BOSTON UNIVERSITY CONFERENCE ON LANGUAGE DEVELOPMENT, VOLS 1 AND 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.Pages : 258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Westin Anapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective-free interpretation of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ikram Krarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xprag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of effort and speaker intention in pragmatic enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01983973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ira Noveck </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most pragmatic responses to underinformative some-statements are associated with scalar implicatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Bull-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.106404. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2025.106404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the extra-logical features of but and so by comparing their processing to and's: An investigation with thematically neutral content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Pouscoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G6011.1593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What norming reveals about idioms: Making the case for a presuppositional account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (8), pp.2424-2450. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-025-01719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the electrophysiological signature of discourse connectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.144-163. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2025.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dimension of mindreading: developmental evidence for the role of social categorization during utterance interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 380 (1932), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do theory of mind and formal language skills impact metaphoric reference comprehension during children’s school-age years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bambini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bischetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight enough: Deriving imprecise interpretations of maximum standard absolute adjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rodríguez Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lossius Falkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/G60111411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Theory of Mind in Children: A Tablet-Based Adaptation of a Classic Picture Sequencing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-023-01648-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking stock of an idiom’s background assumptions: an alternative relevance theoretic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Griffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1117847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowdowns in scalar implicature processing: Isolating the intention-reading costs in the Bott & Noveck task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105480. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eleven does not equal 11: Investigating exactness at a number’s upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira van Voorhees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266920. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When irony is faster than its literal control: The role of mindreading during irony comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo R Ronderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pragmatic processes through a one-word answer: When the French reply Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.104245. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2021.104245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatics and mind reading: The puzzle of autism (Response to Kissine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (3), pp.e198-e210. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour terms: native language semantic structure and artificial language structure formation in a large-scale online smartphone application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.357-378. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2021.1900199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_03477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Queensberry Rules to Argumentative Theory: A Review of Mercier & Sperber's The Enigma of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teorema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Addressees Exploit Conventionalizations? From a Negative Reference to an ad hoc Implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When numbers are not exact: Ambiguity and prediction in the processing of sentences with bare numerals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spychalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmo Kontinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (7), pp.1177-1204. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saying, presupposing and implicating: How pragmatics modulates commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural development of pragmatic inference-making in natural discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Epinat-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.e12678. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Believing What You're Told: Politeness and Scalar Inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mazzarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.908. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive side of a negative reference: the delay between linguistic processing and common ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jaume-Guazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Barr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linguistic patterns in the acquisition of quantifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (33), pp.9244 - 9249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1601341113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can historical linguistics and experimental pragmatics offer each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the pragmatic contribution: a developmental investigation of contrastive inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.Issue : 5 Pages : 985-1014. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Is Irony Effortful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.Issue : 4 Pages : 1649-1665. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0036630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66839. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.684-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gougain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a voice? Prosody as a test case for the Theory of Mind account of autism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.507-17. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deflationary account of invited inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (195-208)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar Inferences in Autism Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.Issue : 9 Pages : 1104-1117. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustics to grammar: Perceiving and interpreting grammatical prosody in adolescents with Asperger Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Happe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.Issue: 2 Pages: 502-516. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2008.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: an event-related potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kaliuzhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cheylus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2629-37. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schaeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental pragmatics: a Gricean turn in the study of language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making disjunctions exclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Nazir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lanzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q J Exp Psychol (Hove)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (11), pp.1741-60. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470210701712960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming perceptual features in logical reasoning: a parametric functional magnetic resonance imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.642-57. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.4.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reaction time measures elucidate the matching bias and the way negations are processed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.Issue : 3 Pages : 309-328. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546780500371241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delle Luche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of conditional reasoning with arbitrary content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen W Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (4-5), pp.613-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only base rates are neglected in the Engineer-Lawyer problem: An investigation of reasoners' underutilization of complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baratgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (1), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the time course of an implicature: an evoked potentials study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Posada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (2), pp.203-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic-pragmatic factors in interpreting disjunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Guelminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking &amp; Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.297-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When children are more logical than adults: Experimental investigations of scalar implicature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs and Benefits of Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphor and Symbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16(1 &amp; 2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 Discourse markers and psycholinguistic processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Discourse Markers in Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.413-444, 2024, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110711202-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale. Prefazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FILIPPO DOMANESCHI; VALENTINA BAMBINI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatica sperimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Manuali, 978-88-15-29884-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dublin, Ireland: Dublin City University, pp.1498-1509, 2018, ISBN 978-1-873769-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement et la pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In E. Sander &amp; G. Politzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les logiques de la pensée.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Odile Jacob, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In N. Katsos &amp; C. Cummins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Experimental Semantics and Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Billanboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Saint-Germier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Rueschmeyer &amp; Gareth Gaskell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: OUP, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's enrichments of conjunctive sentences in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Musolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Bott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. De Brabanter &amp; M. Khissine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utterance Interpretation and Cognitive Models. Current Research in the Semantics/pragmatics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group (Elsevier), pp.211-234, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Roberts, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.J. Roberts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinga Bujakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ciceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;lt;i&amp;gt;Experimental Pragmatics&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2004, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ijn_00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement propositionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politzer, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le raisonnement humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.103-136, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de compréhension de textes fondé sur l’analyse de la sémantique latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Caron-Pargue; Vincent Nyckees; Nélène Paugam-Moisy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition, entre individu et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmès Science Publications, pp.309-320, 2001, 978-2-7462-0358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics: The making of a cognitive science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of PISA science items according to performance gap of socio-economic-cultural groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duclos Mylène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Quantification across Languages: Some Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon Katsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Jose Ezeizabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gavarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kuvac Kraljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordana Hrzica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 36TH ANNUAL BOSTON UNIVERSITY CONFERENCE ON LANGUAGE DEVELOPMENT, VOLS 1 AND 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boston, United States. pp.Pages : 258-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Spotorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Koun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Westin Anapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective-free interpretation of negation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Kronmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira A Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ikram Krarzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xprag 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of effort and speaker intention in pragmatic enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Challulau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01983973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bull-Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Bott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2025.106404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01719-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Larralde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Moyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Pouscoulous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011.1593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.03.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ronderos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Iversen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falkum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-023-01648-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bambini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bischetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001381" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rodr&#237;guez Ronderos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lossius Falkum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G60111411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mazzarella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1117847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo R Ronderos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105480" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Tomlinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foegel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira van Voorhees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2021.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2021.104245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03477599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Winters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1900199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronm&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01461" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spychalska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kontinen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Reimer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000644" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reinecke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.05.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Rivera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaume-Guazzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Katsos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cummins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ezeizabarrena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarr&#243;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601341113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronmueller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000263" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0036630" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Wilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.042" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-0960-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZ9FVRCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DXDJ1T8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.07.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-271CKF0V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanzetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701712960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.4.642" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Prado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780500371241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Goel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000164v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Posada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Chierchia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Chevaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guelminger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711202-014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880979v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Ezeizabarrena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac Kraljevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Hrzica" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931261v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ikram Krarzia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01983973v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bull-Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Bott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2025.106404" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Larralde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Moyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Pouscoulous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G6011.1593" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Griffen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01719-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.03.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ronderos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Iversen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Falkum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bambini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bischetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rodr&#237;guez Ronderos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lossius Falkum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/G60111411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Baltazar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-023-01648-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mazzarella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1117847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo R Ronderos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foegel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira van Voorhees" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Tomlinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2021.104245" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2021.0037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03477599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Winters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2021.1900199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronm&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01461" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spychalska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmo Kontinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Reimer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werning" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000644" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reinecke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2018.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Rivera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaume-Guazzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Barr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleon Katsos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cummins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Ezeizabarrena" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarr&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1601341113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Grossman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Kronmueller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000263" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0036630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Wilson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.11.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-0960-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZ9FVRCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2008.10.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DXDJ1T8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2008.07.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-271CKF0V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanzetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701712960" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.4.642" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Prado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780500371241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Goel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen W Smith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baratgin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653805v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Posada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Chierchia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Chevaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guelminger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857048v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711202-014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815298843" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Ezeizabarrena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gavarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuvac Kraljevic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Hrzica" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931261v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ikram Krarzia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01983973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>