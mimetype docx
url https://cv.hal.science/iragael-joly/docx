--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1091,160 +1091,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 92 (3), pp.259-289</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.259-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reae.2011.1910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645329v1</w:t>
+                <w:t xml:space="preserve">hal-01201227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la capacité à survivre des coopératives : une étude de la relation entre âge et mortalité des organisations coopératives agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 92 (3), pp.259-289. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.259-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/reae.2011.1910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201227v1</w:t>
+                <w:t xml:space="preserve">hal-02645329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3059,51 +3059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402B7056"/>
+    <w:nsid w:val="ED5C4407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3207,51 +3207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D971532"/>
+    <w:nsid w:val="122B0DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3355,51 +3355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CB115834"/>
+    <w:nsid w:val="2B6EC328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3503,51 +3503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B1FCD6FC"/>
+    <w:nsid w:val="561CA61B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3651,51 +3651,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B7A41D96"/>
+    <w:nsid w:val="FBA32EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3799,51 +3799,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="14725D83"/>
+    <w:nsid w:val="9AACCD61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iragael-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099467879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iragael.joly@grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lobasenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Boutinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaz Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616670433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0195-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Geslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2011.1910" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Talebijamalabad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02164981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iragael-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099467879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iragael.joly@grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lobasenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Boutinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaz Ansari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840616670433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0195-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent Geslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2011.1910" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boutinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Talebijamalabad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phuoc Doan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02164981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>